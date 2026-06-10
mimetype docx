--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e0b103" w14:textId="4e0b103">
+    <w:p w14:paraId="b26772b" w14:textId="b26772b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Балқаш қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Балқаш қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Балқаш қалалық мәслихатының 2024 жылғы 19 маусымдағы № 14/122 шешімі. Қарағанды облысының Әділет департаментінде 2024 жылғы 26 маусымда № 6617-09 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,54 +230,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Балқаш қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Балқаш қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары бекітілсін </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Балқаш қалалық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -616,448 +716,704 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балқаш қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Балқаш қаласында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Балқаш қаласында және әкімшілік – аумақтық іргелес кенттерде тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжай ретінде меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аз қамтылған отбасылардың (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының 5 пайызы мөлшерінде белгіленген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Балқаш қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті орган аз қамтылған отбасының (азаматтың) жиынтық табысын Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы №117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелді) (бұдан әрі – Тұрғын үй көмегін беру қағидасы) айқындалған тәртіппен тұрғын үй көмегін тағайындауға өтініш берген тоқсанның алдындағы тоқсанға есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Тұрғын үй көмегін көрсету қағидаларында бекітілген нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 тіркелді) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына Тұрғын үй көмегін беру қағидасына сәйкес құжаттарды ұсына отырып, тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау ағымдағы тоқсан ішінде жүргізіледі, бұл ретте, аз қамтылған отбасының (азаматтың) өткен тоқсандағы жиынтық табысы және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын ай сайынғы жарналардың, коммуналдық қызметтерді және байланыс қызметтерін тұтыну, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалану шығыстары есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік корпорациясынан не "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап тұрғын үй көмегін көрсету туралы құжаттарды қарау және шешім қабылдау не бас тарту туралы дәлелді жауап беру мерзімі Тұрғын үй көмегін көрсету қағидаларымен белгіленген тәртіппен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұрғын үй көмегін тағайындау, тиісті қаржы жылына Балқаш қаласының бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті орган аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді екінші деңгейдегі банктер арқылы тұрғын үй көмегін алушылардың жеке шотына есептелген сомаларды аудару арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>