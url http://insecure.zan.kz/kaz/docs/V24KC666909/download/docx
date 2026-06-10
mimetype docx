--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf7598b" w14:textId="cf7598b">
+    <w:p w14:paraId="1682550" w14:textId="1682550">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Теміртау қаласы азаматтарының қалалық қоғамдық көлікте жүру үшін (таксиден басқа) жекелеген санаттарына жеңілдіктер белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Теміртау қаласының әкімдігінің 2024 жылғы 4 қазандағы № 48/62 бірлескен қаулысы және Қарағанды облысы Теміртау қалалық мәслихатының 2024 жылғы 4 қазандағы № 20/6 шешімі. Қарағанды облысының Әділет департаментінде 2024 жылғы 9 қазанда № 6669-09 болып тіркелді</w:t>
+        <w:t>Қарағанды облысы Теміртау қаласының әкімдігінің 2024 жылғы 4 қазандағы № 48/62 бірлескен қаулысы және Қарағанды облысы Теміртау қалалық мәслихатының 2024 жылғы 4 қазандағы № 20/6 шешімі. Қарағанды облысының Әділет департаментінде 2024 жылғы 9 қазанда № 6669-09 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы көлік туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,74 +172,414 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Теміртау қаласының әкімдігі ҚАУЛЫ ЕТЕДІ және Теміртау қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Теміртау қаласының 7 жастан 18 жасқа дейінгі балаларға тегін жол жүру құқығын растайтын құжат (электрондық жол жүру құжаты) болған жағдайда, қалалық қоғамдық көлікте (таксиден басқа) тегін жүру түріндегі жеңілдік белгіленсін.</w:t>
+      1. Теміртау қаласының тегін жол жүру құқығын растайтын құжат (электрондық жол жүру құжаты) болған жағдайда, қалалық қоғамдық көлікте (таксиден басқа) тегін жүру түріндегі азаматтардың келесі санаттарына жеңілдіктер белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 7 жастан 18 жасқа дейінгі балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) бұрынғы КСРОдағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСРОдағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) бұрынғы КСРОдағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСРОдағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-6) 1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекет аралық шарттармен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-7) 2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-8) 1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСРОдағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқада радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) он сегіз жасқа дейінгі мүгедектігі бар баланы тәрбиелеп отырған ата-ана немесе қорғаншы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қаласының әкімдігінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20/40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірлескен қаулысымен және Қарағанды облысы Теміртау қалалық мәслихатының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланғаннан кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы бірлескен қаулысы және шешімі алғашқы ресми жарияланғаннан кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>