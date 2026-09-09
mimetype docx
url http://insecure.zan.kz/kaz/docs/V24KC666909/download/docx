--- v1 (2026-06-10)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1682550" w14:textId="1682550">
+    <w:p w14:paraId="ba82f80" w14:textId="ba82f80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -842,55 +842,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1216,31 +1216,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>