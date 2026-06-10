--- v0 (2025-12-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f981cf" w14:textId="2f981cf">
+    <w:p w14:paraId="2a756e9" w14:textId="2a756e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -613,107 +613,109 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z193" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 06.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -728,372 +730,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Теміртау қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органдармен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Теміртау қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін Теміртау қаласы әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1228,1350 +1230,1414 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z194" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z195" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін атаулы күндерінің және мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z13" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні - 8 наурыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Конституциясы күні - 30 тамыз;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Отан қорғаушы күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) Қарттар күні - 1 қазан;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жеңіс күні - 9 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) Республика күні - 25 қазан;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қарттар күні - 1 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) Тәуелсіздік күні - 16 желтоқсан.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Республика күні - 25 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Тәуелсіздік күні - 16 желтоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін Қарағанды облысының жергілікті атқарушы органдары бекітетін ережелер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Атаулы күндерге және мереке күндерге әлеуметтік көмек азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z203" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда) - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлері - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z208" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z209" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдар, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z210" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметiн өткеру кезiнде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z211" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ардагерлер туралы заңнамасының күші қолданылатын басқа да тұлғалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z212" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаза тапқан әскери қызметшілердің отбасылары, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      1979 жылғы 1 желтоқсан - 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлер - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерi - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1979 жылғы 1 желтоқсан - 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z215" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерi - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z34" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні - 8 наурыз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдар, жеті жасқа дейінгі мүгедектігі бар балалар, бірінші, екінші, үшінші топтағы жеті жастан оң сегіз жасқа дейінгі мүгедектігі бар балалар - 60 000 ( алпыс мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналар, сондай-ақ көп балалы отбасылар – төрт және одан көп кәмелетке толмаған баласы, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар отбасылар - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      амбулаторлық емделудегі туберкулезбен ауыратын адамдарға - 5 айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Отан қорғаушы күні - 7 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      3) Қазақстан халқының бірлігі күні - 1 мамыр:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      амбулаторлық емделудегі туберкулезбен ауыратын адамдарға - 5 айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасындағы Отан қорғаушы күні - 7 мамыр:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдарын жүргiзу кезеңiнде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедек болған тиiстi санаттардағы жұмысшылары мен қызметшiлері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасылары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдарын жүргiзу кезеңiнде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедек болған тиiстi санаттардағы жұмысшылары мен қызметшiлері - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасылары - 50 000 (елу мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар - 200 000 (екіжүзмың) теңге;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жеңіс күні – 9 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi - 450 (төрт жүз елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      5) Ұлы Отан соғысындағы Жеңіс күні – 9 мамыр:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер - 450 (төрт жүз елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлері:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi - 5 000 000 ( бес миллион) теңге;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдар, атап айтқанда: майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер - 5 000 000 (бес миллион) теңге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдар, атап айтқанда: майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар - 200 000 (екі жүз мың) еңге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдар, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргiзiлген мемлекеттерде қызметтік мiндеттерiн орындауына байланысты ауруға шалдығуы салдарынан мүгедек болған бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедек болған адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдар, атап айтқанда:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек ардагерлері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргiзiлген мемлекеттерде қызметтік мiндеттерiн орындауына байланысты ауруға шалдығуы салдарынан мүгедек болған бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедек болған адамдар - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдар - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      еңбек ардагерлері:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ардагерлер туралы заңнамасының күші қолданылатын басқа да тұлғалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар - 100 000 (жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаза тапқан әскери қызметшілердің отбасылары, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Қазақстан Республикасының "Ардагерлер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2583,1392 +2649,1555 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> аталған адамдардың отбасылары - 50 000 (елу мың) теңге;</w:t>
+        <w:t xml:space="preserve"> аталған адамдардың отбасылары - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z68" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z69" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасылары - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z70" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары - 50 000 (елу мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қарттар күні - 1 қазан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасылары - 50 000 (елу мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетпіс бес жасқа толған және одан асқан зейнеткерлер - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) - 50 000 (елу мың) теңге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-тармағының 6) тармақшасы 01.01.2027 бастап қолданысқа енгізіледі - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Республика күні - 25 қазан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Конституциясы күні - 30 тамыз:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдар – 5 (бес) айлық есептік көрсеткіш, жеті жасқа дейінгі мүгедектігі бар балалар, жеті жастан он сегіз жасқа дейінгі - бірінші, екінші, үшінші топтағы мүгедектігі бар балалар - 10 (он) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      амбулаторлық емделудегі туберкулезбен ауыратын адамдарға - 5 айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Тәуелсіздік күні - 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      7) Қарттар күні - 1 қазан:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған тұлғалар - 95 (тоқсан бес) айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      жетпіс бес жасқа толған және одан асқан зейнеткерлер - 20 000 (жиырма мың) теңге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізілетін 7-тармағының 6) тармақшасын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      8) Республика күні - 25 қазан:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      амбулаторлық емделудегі туберкулезбен ауыратын адамдарға - 5 айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z189" w:id="99"/>
-[...15 lines deleted...]
-      бірінші, екінші, үшінші топтағы жеті жасқа дейінгі мүгедектігі бар балалар, жеті жастан оң сегіз жасқа дейінгі мүгедектігі бар балалар - 15 (он бес) мың теңге;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      9) Қазақстан Республикасының Тәуелсіздік күні - 16 желтоқсан:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған тұлғалар - 400 000 (төрт жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      мектепке дейінгі ұйымдарда тамақтандыру құны толық өтелетін, атаулы әлеуметтік көмек алушылар қатарындағы көп балалы отбасыларды қоспағанда, Теміртау қаласының және Ақтау кентінің мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және білім алатын балалары бар көпбалалы отбасылары - мектепке дейінгі білім беру ұйымдарына баланы күтіп бағуға ақы төлеу бойынша ата-аналардың нақты шығындарының 50% мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z84" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - Қарағанды облысы Теміртау қалалық мәслихатының 07.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 34/4</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...35 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өмірлік қиын жағдай туындаған кезде мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетудің мөлшері мен дүркінділігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір қаржы жылы ішінде азаматтардың санаттарына ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, мынадай негіздер бойынша бір мезгілде ұсынылатын әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болуы – әлеуметтік көмектің мөлшері жиырма айлық есептік көрсеткішті құрайды, біржолғы әлеуметтік көмекке жүгіну мерзімі өмірлік қиын жағдай туындаған күннен бастап алты айдан кешіктірілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылуы не пробация қызметінің есебінде болу – әлеуметтік көмектің мөлшері он бес айлық есептік көрсеткішті құрайды, біржолғы әлеуметтік көмекке жүгіну мерзімі өмірлік қиын жағдай туындаған күннен бастап үш айдан кешіктірілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      5) жетімдік және ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер олар толық мемлекеттік қамсыздандыруда болмаса, көрсетілген адамдарға әлеуметтік көмек көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" (бұдан әрі - Есептеу қағидасы) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі (алдыңғы тоқсандағы)отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қатты отын (көмір) сатып алуға жұмсалған шығындарды өтеуге арналған біржолғы материалдық көмек пешпен жылытылатын жеке немесе көп қабатты тұрғын үйденемесе жеке тұрғын үйде тұратын меншiк иелерi не меншiк иесiнiң отбасы мүшелерi болып табылатын, өздерінде және отбасы мүшелерiнде басқа тұрғын үй болмаған жағдайда және өтiнiш берген тоқсанның алдындағы жан басына шаққандағы орташа табысы ең төменгi күнкөрiс деңгейiнiң 3 (үш) мөлшерiнен аспайтын жағдайда жасы бойынша зейнеткерлерге, мүгедектігі бар адамдарға, он сегіз жасқа дейінгі мүгедек балаларды тәрбиелеп отырған отбасыларға, көп балалы отбасыларға, атаулы әлеуметтік көмек алушыларға, жетім баланың (жетім балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қамқоршыларына немесе қорғаншыларына жүргізіледі. Әлеуметтік көмектің мөлшері өтініш берушінің отын сатып алуға байланысты нақты шығындары негізге алына отырып айқындалады, бірақ жылыту маусымында 16 (он алты) айлық есептік көрсеткіштен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отынды сатып алуға өтемақы алуға құқығы бар бiрнеше адам бiр жеке меншiк тұрғын үйде тұрған жағдайда, өтемақы тек бiреуiне ғана берiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      9. Өмірлік қиын жағдай туындаған кезде мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетудің шекті мөлшері мен дүркінділігі:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әлеуметтік көмек мына тегін қызметтер және ақшалай төлемдер түрінде табысын есепке алусыз азаматтардың мына жекелеген санаттарына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      1) Азаматтардың санаттарына ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, мынадай негіздер бойынша бір мезгілде ұсынылатын әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи зілзаланың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтіру салдарынан зардап шеккен адамдарға немесе тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне біржолғы 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде біржолғы әлеуметтік көмек көрсетіледі. Біржолғы әлеуметтік көмекке жүгіну мерзімі, жағдай туындаған күннен бастап алты айдан кешіктірілмей жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      жетімдік және ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтіру салдарынан зардап шеккен адамдарға немесе тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне біржолғы 150 (жүз елу) айлық есептік көрсеткіштен аспайтын мөлшерде біржолғы әлеуметтік көмек көрсетіледі. Біржолғы әлеуметтік көмекке жүгіну мерзімі, жағдай туындаған күннен бастап алты айдан кешіктірілмей жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға Қазақстан Республикасының Заңында белгiленген республикалық бюджет туралы тиісті қаржы жылына арналған ай сайын 2 (екі) еселенген ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысы денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес туберкулезбен ауыратын адамдарға жылына 1 (бір) рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      пробация қызметінің есебінде тұру - (пробация қызметінің есебіне қойылған күннен бастап алты айдан кешіктірмей).</w:t>
+    <w:bookmarkStart w:name="z100" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер негізінде "Алтын алқа", "Күміс алқа" алқаларымен наградталған көпбалалы аналарға және мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және білім алатын балалары бар көпбалалы отбасыларға ақшалай төлем түрінде әлеуметтік көмек көрсетіледі. Төлем күнтізбелік жыл ішінде бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүзеге асырылады.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Егер олар толық мемлекеттік қамсыздандыруда болмаса, көрсетілген адамдарға әлеуметтік көмек көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаторий-курорттық емделуге абилитация мен оңалтудың жеке бағдарламасы бар және әлеуметтік қызметтер порталы арқылы санаторий-курорттық емделуге жолдаманы таңдаған бірінші топтағы мүгедектігі бар адамдар өзін алып жүретін адамдарының біріне жолдама құнын өтеу құқығы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген негіздер бойынша азаматтарға әлеуметтік көмектің шекті мөлшері жүз айлық есептік көрсеткішті құрайды.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар ілесіп жүретін адамның біреуінің санаторий-курорттық ұйымында болу құнын, халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторий-курорттық емдеу құнын өтеу ретінде берілетін кепілдік берілген соманың жетпіс пайызы мөлшерінде өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z103" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша газ құбырын орнату және жүргізуге байланысты болған шығыстарын растайтын акт және/немесе құжат (чектердің, түбіртектердің көшірмелері, қызметтерді көрсетуге арналған шарт) және жылжымайтын мүлікке тіркелген құқығының болмауы (болуы) туралы анықтама қоса беріледі. Біржолғы әлеуметтік көмекке жүгіну мерзімі газ жабдығын орнатуға шарт жасалған сәттен бастап алты айдан кешіктірмей жасалады.</w:t>
-[...160 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша, бірінші топтағы мүгедектігі бар адамды санаторий-курорттық емделуге алып жүруге байланысты болған шығыстарды растайтын құжаттарды қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z104" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алып жүрушiнiң жол жүру шығыстарын төлеу, алып жүрушiнiң жеке қаражаты есебiнен жүзеге асырылады. Біржолғы әлеуметтік көмекке жүгіну мерзімі, жағдай туындаған күннен бастап үш айдан кешіктірілмей жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z105" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Санаторий-курорттық емделуге әлеуметтік көмек 70 жасқа толған және одан асқан зейнеткерлерге жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған республикалық бюджет туралы Заңмен белгіленген ең төменгі күнкөріс деңгейінің екі еселенген шамасынан аспаған жағдайда, жолдама құнының 30% төлемімен, жылына 1 (бір) рет санаторий-курорттық ұйымда 12 күннен аспайтын болу құнын өтеу түрінде, бірақ мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан аспайтын мөлшерде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z106" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек 9-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, сондай-ақ абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторий-курорттық ем алған мүгедектігі бар адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z107" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша, бірінші топтағы мүгедектігі бар адамды санаторий-курорттық емделуге алып жүруге байланысты болған шығыстарды растайтын құжаттарды қоса береді.</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша санаторий-курорттық емдеуден өтуіне байланысты тұлғаның болған шығыстарын растайтын акт және/немесе құжат қоса беріледі. Әлеуметтік көмекке жүгіну мерзімі санаторий-курорттық емделу аяқталған күннен бастап үш айдан кешіктірмей жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z108" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасының "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3) тармақшаларына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3), 4) тармақшаларына сәйкес ардагерлерге жылына 1 рет 14 күннен аспайтын, бірақ мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан артық емес растайтын құжаттар негізінде (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) санаторий-курорттық емделуге жұмсалған шығындарын өтеу үшін табыстарын есепке алмай әлеуметтік көмек көрсетілелі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z224" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санаторий-курорттық емделуге жеке абилитация және оңалту бағдарламасы әзірленген (АОЖБ) мүгедектігі бар ардагерлерге санаторий-курорттық емделуге әлеуметтік көмек төленбейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z225" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша санаторий-курорттық емдеуден өтуіне байланысты тұлғаның болған шығыстарын растайтын акт және/немесе құжат қоса беріледі. Әлеуметтік көмекке жүгіну мерзімі санаторий-курорттық емделу аяқталған күннен бастап үш айдан кешіктірмей жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z111" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметiн өткеру кезiнде ауруға шалдығуы салдарынан мүгедек болған әскери қызметшiлерне, 1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға, 1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға, Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына Мемлекеттік корпорация филиалы қазан айында жылыту маусымында жылына бір рет ұсынған тізімдер бойынша кірістер есебінсіз, азаматтардан өтініштер талап етілмей, жылына 1 (бір) рет 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде коммуналдық қызметтер және отын сатып алу шығындарын өтеуге біржолғы әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z112" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек табыстарды есепке алмай, азаматтардан өтініштерді талап етпей, Мемлекеттік корпорация филиалы ұсынған тізімдер бойынша жылыту маусымында, қазан айында жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z228" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z229" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z230" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z231" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3983,329 +4212,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z232" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсетуден бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарғанда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарғанда;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болғанда;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Теміртау қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
-[...15 lines deleted...]
-      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Теміртау қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z164" w:id="145"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету мынадай жағдайларда тоқтатылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
-[...15 lines deleted...]
-      14. Әлеуметтік көмек көрсету мынадай жағдайларда тоқтатылады:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z166" w:id="147"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болғанда;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z167" w:id="148"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткенде;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілгенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z168" w:id="149"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілгенде;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z169" w:id="150"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z170" w:id="151"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4340,52 +4572,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4400,52 +4632,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4460,371 +4692,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z174" w:id="155"/>
-[...15 lines deleted...]
-      15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z175" w:id="156"/>
-[...15 lines deleted...]
-      16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z176" w:id="157"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z178" w:id="159"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z179" w:id="160"/>
-[...15 lines deleted...]
-      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z180" w:id="161"/>
-[...15 lines deleted...]
-      біржолғы төлемдер бойынша – күн сайын;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z181" w:id="162"/>
-[...15 lines deleted...]
-      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z182" w:id="163"/>
-[...15 lines deleted...]
-      20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z183" w:id="164"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z184" w:id="165"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z185" w:id="166"/>
-[...15 lines deleted...]
-      21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z186" w:id="167"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
-[...15 lines deleted...]
-      23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4903,562 +5135,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="170"/>
+    <w:bookmarkStart w:name="z146" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теміртау қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z147" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z147" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы № 35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2938 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z148" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z148" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Теміртау қалалық мәслихатының 2015 жылғы 2 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3316 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z149" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z149" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Теміртау қалалық мәслихатының 2016 жылғы 16 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3693 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z150" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z150" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Теміртау қалалық мәслихатының 2016 жылғы 2 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3856 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z151" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z151" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Теміртау қалалық мәслихатының 2019 жылғы 1 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5228 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z152" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z152" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Теміртау қалалық мәслихатының 2019 жылғы 25 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46/6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5563 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z153" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z153" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Теміртау қалалық мәслихатының 2020 жылғы 28 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 54/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне толықтырулар енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5856 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z154" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z154" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Теміртау қалалық мәслихатының 2021 жылғы 11 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6269 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z155" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z155" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Теміртау қалалық мәслихатының 2022 жылғы 5 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27916 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z156" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z156" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Теміртау қалалық мәслихатының 2022 жылғы 8 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28764 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z157" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z157" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Теміртау қалалық мәслихатының 2023 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Теміртау қалалық мәслихатының 2014 жылғы 24 желтоқсандағы 35 сессиясының №35/5 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Теміртау қаласы мен Ақтау кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6467-09 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5784,31 +6016,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>