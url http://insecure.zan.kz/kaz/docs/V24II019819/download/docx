--- v0 (2026-01-15)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e40cd82" w14:textId="e40cd82">
+    <w:p w14:paraId="e91e9da" w14:textId="e91e9da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Панфилов ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Панфилов ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жетісу облысы Панфилов аудандық мәслихатының 2024 жылғы 12 сәуірдегі № 8-21-96 шешімі. Жетісу облысы Әділет департаментінде 2024 жылы 16 сәуірде № 198-19 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Жетісу облысы Панфилов аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-60-271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,131 +212,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тармағына, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 189820 болып тіркелген) бұйрығына сәйкес, Панфилов аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Панфилов ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Жетісу облысы Панфилов аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-60-271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің орындалуын бақылау Панфилов ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін (келісім бойынша). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -434,51 +532,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>А. Дарубаева</w:t>
+              <w:t>А.Дарубаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -534,1218 +632,556 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Панфилов аудандық мәслихатының 2024 жылғы 12 сәуірдегі № 8-21-96 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Панфилов ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Жетісу облысы Панфилов аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-60-271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Панфилов ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Панфилов ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тұрғын үй көмегін көрсетудің мөлшері мен тәртібі Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+      3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы №117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №33763 болып тіркелген) (бұдан әрі – Қағидалар) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қалалық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...333 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...596 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>