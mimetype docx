--- v0 (2025-10-17)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9ac43a" w14:textId="b9ac43a">
+    <w:p w14:paraId="a296c8a" w14:textId="a296c8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескелді ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:t>Ескелді ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жетісу облысы Ескелді аудандық мәслихатының 2024 жылғы 29 наурыздағы № 23-76 шешімі. Жетісу облысы Әділет департаментінде 2024 жылы 2 сәуірде № 191-19 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Жетісу облысы Ескелді аудандық мәслихатының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,111 +212,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-тармақтарына, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 189820 болып тіркелген) бұйрығына сәйкес, Ескелді ауданы мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ескелді ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалсын. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Жетісу облысы Ескелді аудандық мәслихатының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -457,1116 +555,538 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ескелді аудандық мәслихаты 2024 жылғы 29 наурыздағы № 23-76 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ескелді ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Ескелді ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Ескерту. Қағидалар жаңа редакцияда - Жетісу облысы Ескелді аудандық мәслихатының 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Ескелді ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Ескелді ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тұрғын үй көмегін көрсетудің мөлшері мен тәртібі Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабына, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+      3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы №117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қалалық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...922 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1892,31 +1412,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>