--- v0 (2025-11-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ec2091" w14:textId="5ec2091">
+    <w:p w14:paraId="815ed77" w14:textId="815ed77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -497,486 +497,453 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 5 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 109</w:t>
-[...12 lines deleted...]
-              <w:t>Шешіміне 1 қосымша</w:t>
+              <w:t>№109 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлытау ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z127" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ұлытау облысы Ұлытау аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұлытау ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрі – Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және Ұлытау ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z100" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Ұлытау ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z101" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – Ұлытау ауданының әкімдігі мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z102" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Ұлытау ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z103" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z104" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті мемлекеттік орган – Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1111,1584 +1078,1128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек келесі санаттағы азаматтарға ақшалай төлемдер түрінде бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-2 қаңтар – Жаңа жыл:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші, екінші, үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 40 000 (қырық мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 50 000 (елу мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 8 наурыз – Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға - 20 000 (жиырма мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға - 20 000 (жиырма мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр - Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 300 000 ( үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 50 000 (елу мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 50 000 (елу мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне - 5 000 000 (бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Қазақстан Республикасының "Ардагерлер туралы" Заңның 4 - 6 баптарында аталған адамдардың отбасыларына - 100 000 (жүз мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 100 000 (жүз мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саяси құғын-сүргін құрбандарына және саяси құғын-сүргіннен зардап шеккен тұлғаларға - 20 000 (жиырма мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан - Қарттар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасы бойынша ең төменгі зейнетақы алатын зейнеткерлерге - 20 000 (жиырма мың) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға - 20 000 (жиырма мың) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 желтоқсан – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен сәйкес ақталған тұлғаларға - 300 000 (үш жүз мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек мұқтаж азаматтардың келесі жекелеген санаттарына бір рет және мезгіл-мезгіл көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апаттың немесе өрттің салдарынан зардап шегу себеппен азаматқа (отбасына) не оның мүлкіне зиян келуіне – бір рет жан басына шаққандағы орташа кірісі есепке алынбай 100 (жүз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекке жүгіну мерзімі - жағдай туындаған сәттен бастап үш айдан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар аурулармен ауыратын адамдарға, табыс деңгейіне қарамастан, күнтізбелік жыл ішінде бір рет келесі жағдайларда 30 (отыз) айлық есептік көрсеткіш мөлшерінде ақшалай төлем беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктер – стационарлық емдеуден өткеннен кейін, сондай-ақ аурудың IV сатысында (паллиативтік немесе симптоматикалық ем алуға жататын қатерлі ісіктердің таралған түрлері бар пациенттерге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез – пациент амбулаториялық емдеу кезеңінде болған кезде, дәрігерлік-консультативтік комиссияның (ДКК) қорытындысы негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммун тапшылығы вирусы тудыратын ауруы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...430 lines deleted...]
-      7. Тұрғын үйді газдандыру бойынша көрсетілетін қызметтерге ақы төлеуге бір реттік әлеуметтік көмек оның меншік иелері не меншік иесінің бірге тұратын отбасы мүшелері болып табылатын жеке тұрғын үйлерде тұратын азаматтарға (отбасыларға), оларда және бірге тұратын отбасы мүшелерінде басқа тұрғын үй болмаған және жан басына шаққандағы орташа кірісі 2 (екі) еселенген ең төмен күнкөріс деңгейінен аспаған жағдайда көрсетіледі.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
-[...15 lines deleted...]
-      Әлеуметтік көмектің мөлшері өтініш берушінің газ жабдығын жүргізуге және орнатуға байланысты нақты шығындарын негізге ала отырып айқындалады, бірақ 250 (екі жүз елу) айлық есептік көрсеткіштен аспайды.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      8. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Ұлытау ауданының әкімдігі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      9. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2723,816 +2234,612 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z31" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z32" w:id="81"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z33" w:id="82"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z34" w:id="83"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z35" w:id="84"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z36" w:id="85"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z119" w:id="86"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z129" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z130" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z131" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Ұлытау ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z132" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z133" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z126" w:id="93"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z127" w:id="94"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Ұлытау ауданынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Ұлытау ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z128" w:id="96"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z129" w:id="97"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы Қағидалардың 6-тармағының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="105"/>
+        <w:t xml:space="preserve"> осы Қағидалардың 6-тармағының 1) тармақшасында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3544,156 +2851,374 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z92" w:id="108"/>
-[...15 lines deleted...]
-      15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органга әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті органы әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті органы төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті органы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті органы арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3772,282 +3297,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 109</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="109"/>
+    <w:bookmarkStart w:name="z94" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлытау аудандық мәслихатының кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z95" w:id="110"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z95" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұлытау ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" Ұлытау аудандық мәслихатының 2016 жылғы 12 қазандағы № 49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4014 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z96" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ұлытау аудандық мәслихатының 2016 жылғы 12 қазандағы № 49 "Ұлытау ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Ұлытау аудандық мәслихатының 2017 жылғы 11 қазандағы № 132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4428 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z97" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ұлытау аудандық мәслихатының 2016 жылғы 12 қазандағы № 49 "Ұлытау ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Ұлытау аудандық мәслихатының 2019 жылғы 30 желтоқсандағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5680 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z98" w:id="113"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z98" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ұлытау аудандық мәслихатының 2016 жылғы 12 қазандағы № 49 "Ұлытау ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Ұлытау аудандық мәслихатының 2021 жылғы 25 қарашадағы № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26094 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>