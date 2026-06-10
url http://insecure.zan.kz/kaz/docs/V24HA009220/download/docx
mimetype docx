--- v0 (2025-11-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32366ac" w14:textId="32366ac">
+    <w:p w14:paraId="177e21d" w14:textId="177e21d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -897,51 +897,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 2-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1192,1555 +1202,1359 @@
         <w:t>
       5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек келесі санаттағы азаматтарға ақшалай төлемдер түрінде бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-2 қаңтар – Жаңа жыл:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші, екінші, үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 20 000 (жиырма мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші, екінші, үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 40 000 (қырық мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      2) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күні:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z98" w:id="28"/>
+    <w:bookmarkStart w:name="z134" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z99" w:id="29"/>
+    <w:bookmarkStart w:name="z135" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z127" w:id="30"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 300 000 (үш жүз мың)теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z128" w:id="31"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағыны ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне – 300 000 (үш жүз мың)теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z129" w:id="32"/>
-[...15 lines deleted...]
-      1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлеріне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 50 000 (елу мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z130" w:id="33"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 50 000 (елу мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 8 наурыз – Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      3) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға – 20 000 (жиырма мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға - 20 000 (жиырма мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға – 20 000 (жиырма мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға - 20 000 (жиырма мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      4) 7 мамыр - Отан қорғаушы күні:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 300 000 (үш жүз мың)теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілеріне, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 300 000 (үш жүз мың)теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 300 000 (үш жүз мың)теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына – 50 000 (елу мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 300 000 ( үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 50 000 (елу мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 50 000 (елу мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға– 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 50 000 (елу мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z131" w:id="46"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне - 300 000 (үш жүз мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 5 000 000 (бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...15 lines deleted...]
-      5) 9 мамыр – Жеңіс күні:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 300 000 (үш жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне - 5 000 000 (бес миллион) теңге;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 300 000 (үш жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына – 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 200 000 (екі жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 100 000 (жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 100 000 (жүз мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 100 000 (жүз мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси құғын-сүргін құрбандарына және саяси құғын-сүргіннен зардап шеккен тұлғаларға – 20 000 (жиырма мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан - Қарттар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      саяси құғын-сүргін құрбандарына және саяси құғын-сүргіннен зардап шеккен тұлғаларға - 20 000 (жиырма мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең төменгі зейнетақы алатын зейнеткерлерге - 20 000 (жиырма мың) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      7) 1 қазан - Қарттар күні:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      70 жасқа толған және одан жоғары жастағы зейнеткерлерге - 20 000 (жиырма мың) теңге.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға - 20 000 (жиырма мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      8) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z44" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен сәйкес ақталған тұлғаларға - 300 000 (үш жүз мың) теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек мұқтаж азаматтардың келесі жекелеген санаттарына бір рет және (немесе) мезгіл-мезгіл көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апаттың немесе өрттің салдарынан зардап шегу себеппен азаматқа (отбасына) не оның мүлкіне зиян келуіне – бір рет жан басына шаққандағы орташа кірісі есепке алынбай 100 (жүз) айлық есептік көрсеткіш мөлшерінде.Әлеуметтік көмекке жүгіну мерзімі - жағдай туындаған сәттен бастап үш айдан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z48" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z49" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар аурулармен ауыратын адамдарға, табыс деңгейіне қарамастан, күнтізбелік жыл ішінде бір рет келесі жағдайларда 30 (отыз) айлық есептік көрсеткіш мөлшерінде ақшалай төлем беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z50" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктер – стационарлық емдеуден өткеннен кейін, сондай-ақ аурудың IV сатысында (паллиативтік немесе симптоматикалық ем алуға жататын қатерлі ісіктердің таралған түрлері бар пациенттерге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z51" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез – пациент амбулаториялық емдеу кезеңінде болған кезде, дәрігерлік-консультативтік комиссияның (ДКК) қорытындысы негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z52" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммун тапшылығы вирусы тудыратын ауруы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгерістер енгізілді - Ұлытау облысы Жезқазған қалалық мәслихатының 30.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24/139</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/181</w:t>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...116 lines deleted...]
-      амбулаториялық емдеу кезеңінде "туберкулез" әлеуметтік мәні бар ауруы бар адамдарға - жылына 1 рет жан басына шаққандағы орташа кірісі есепке алынбай 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - Ұлытау облысы Жезқазған қалалық мәслихатының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
-[...15 lines deleted...]
-      "қатерлі ісіктер" әлеуметтік мәні бар ауруы бар және диспансерлік есепте тұрған адамдарға - жылына 1 рет жан басына шаққандағы орташа кірісі есепке алынбай 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z71" w:id="71"/>
-[...15 lines deleted...]
-      иммунитет тапшылығы вирусы аурумен ауыратын және диспансерлік есепте тұрған адамдарға - жылына 1 рет жан басына шаққандағы орташа кірісі есепке алынбай 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z21" w:id="72"/>
-[...15 lines deleted...]
-      иммунитет тапшылығы вирусы аурумен жұқпаланған, диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне – ай сайын жан басына шаққандағы орташа кірісі есепке алынбай тиісті қаржы жылына арналған Қазақстан Республикасының "Республикалық бюджет туралы" Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
-[...15 lines deleted...]
-      3) бас бостандығынан айыру орындарынан босатылған адамдарға босатылғаны туралы анықтама негізінде және пробация қызметінің есебінде тұрған адамдарға анықтама негізінде – бір рет жан басына шаққандағы орташа кірісі есепке алынбай 15 (он бес) айлық есептік көрсеткіш мөлшерінде. Әлеуметтік көмекке жүгіну мерзімі - жағдай туындаған сәттен бастап алты айдан кешіктірмей;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Жезқазған қаласының әкімдігі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z74" w:id="74"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасында көрсетілген құжаттарды және санаторий-курорттық емдеуді алу туралы растайтын құжаттарды (санаторий-курорттық ем алу туралы актісі, шот-фактура) қоса ұсына отырып өтініш негізінде – жылына 1 рет жан басына шаққандағы орташа кірісі есепке алынбай кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгерістер енгізілді - Ұлытау облысы Жезқазған қалалық мәслихатының 30.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24/139</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 10-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="77"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2775,696 +2589,716 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z31" w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z31" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z32" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z33" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z34" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z35" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z36" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z32" w:id="87"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z33" w:id="88"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 11-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28/163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Жезқазған қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 12-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28/163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z86" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Жезқазған қаласынан тыс кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3479,52 +3313,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3539,52 +3373,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3599,153 +3433,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Ұлытау облысы Жезқазған қалалық мәслихатының 25.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="113"/>
+    <w:bookmarkStart w:name="z91" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z92" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z92" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3824,242 +3668,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 15/82</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="115"/>
+    <w:bookmarkStart w:name="z94" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жезқазған қалалық мәслихатының кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z95" w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z95" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Жезқазған қалалық мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Жезқазған қаласының мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2021 жылғы 19 ақпандағы № 2./18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6202 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z96" w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жезқазған қалалық мәслихатының "Жезқазған қалалық мәслихатының 2021 жылғы 19 ақпандағы №2./18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Жезқазған қаласының мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 19 сәуірдегі №19/159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №27712 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z97" w:id="118"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жезқазған қалалық мәслихатының "Жезқазған қалалық мәслихатының 2021 жылғы 19 ақпандағы № 2./18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Жезқазған қаласының мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 23 мамырдағы №2/15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26-20 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>