--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="177e21d" w14:textId="177e21d">
+    <w:p w14:paraId="258f77c" w14:textId="258f77c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3855,55 +3855,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4229,31 +4229,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>