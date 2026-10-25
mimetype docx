--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7fdab62" w14:textId="7fdab62">
+    <w:p w14:paraId="99f85cf" w14:textId="99f85cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,499 +85,656 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қордай аудандық мәслихатының 2023 жылғы 20 қазандағы № 10-3 "Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Жамбыл облысы Қордай аудандық мәслихатының 2024 жылғы 12 желтоқсандағы № 36-7 шешімі. Жамбыл облысының Әділет департаментінде 2024 жылғы 19 желтоқсанда № 5251-08 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Қордай аудандық мәслихатының 2024 жылғы 12 желтоқсандағы № 36-7 шешімі. Жамбыл облысының Әділет департаментінде 2024 жылғы 19 желтоқсанда № 5251-08 болып тіркелді. Күші жойылды - Жамбыл облысы Қордай аудандық мәслихатының 2026 жылғы 15 шілдедегі № 67-4 шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Қордай аудандық мәслихатының 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 67-4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Қордай аудандық мәслихатының 2023 жылғы 20 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешіміне (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5108 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі - мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Жамбыл облысы Қордай ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек - Жамбыл облысы Қордай ауданы әкімдігінің мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ мереке күндеріне орай ақшалай көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - "Жамбыл облысы Қордай ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым - екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі - шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс - отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) учаскелік комиссия - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп - қарау жүргізу үшін Жамбыл облысы Қордай ауданының ауылдық округ әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық - коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "электрондық үкімет" веб - порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6 тармақтың 2) тармақшасы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген жағдайда, ең төменгі күнкөріс деңгейінің 20 (жиырма) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып, бір рет 300 (үш жүз) айлық есептік көрсеткіш шегіне дейін, өмірлік қиын жағдай туындаған кезде өтінішті беру мерзімі өмірлік қиын жағдай туындаған сәттен бастап алты айдан кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -592,266 +751,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Мереке күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі және әлеуметтік көмек тек бір негіз бойынша төленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын Жамбыл облысы Қордай ауданы әкімдігі айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жылына бір рет мереке күндері қарсаңында әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11 - тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -866,302 +1050,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақтармен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық - әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасы осы Қағидалардың 6 - тармағының 2) тармақшасында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән - жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән - жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мереке күндеріне әлеуметтік көмекті алушылардың санаттарын қалыптастыру тәртібі, учаскелік комиссияның, арнайы комиссияның, әлеуметтік көмек көрсету жөніндегі уәкілетті органның әлеуметтік көмек көрсету мерзімдері мен тәртібі, сондай-ақ мемлекеттік корпорация арқылы әлеуметтік көмек төлеуді жүзеге асыру тәртібі Үлгілік қағидаларға сәйкес айқындалады.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қордай аудандық мәслихатының аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы шешімнің "Қазақстан Республикасы Әділет министрлігі Жамбыл облысының Әділет департаменті" Республикалық мемлекеттік мекемесінде мемлекеттік тіркелуін; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ресми жарияланғаннан кейін осы шешімді Қордай аудандық мәслихаты интернет - ресурста орналастыруын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1177,51 +1390,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Қордай аудандық мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қордай аудандық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1287,63 +1510,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1665,35 +1910,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>