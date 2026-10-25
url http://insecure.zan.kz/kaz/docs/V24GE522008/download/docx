--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd4b32a" w14:textId="bd4b32a">
+    <w:p w14:paraId="dfe8f59" w14:textId="dfe8f59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,414 +85,424 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қордай аудандық мәслихатының 2023 жылғы 20 қазандағы № 10-3 "Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Қордай аудандық мәслихатының 2024 жылғы 15 шілдедегі № 27-3 шешімі. Күші жойылды - Жамбыл облысы Қордай аудандық мәслихатының 2026 жылғы 15 шілдедегі № 67-4 шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Қордай аудандық мәслихатының 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 67-4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Қордай аудандық мәслихатының 2023 жылғы 20 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешіміне (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5108 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Қордай ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларында: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6 тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда мазмұндалсын: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) санаторий-курорттық емделуге әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлы Отан соғысының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілгендерге, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және еңбек ардагерлеріне табыстарын есепке алмай, абилитациялаудың және оңалтудың жеке бағдарламасы болмаған жағдайда Қазақстан Республикасының аумағында санаторий - курорттық емделуге шығындарын өтеу үшін, жылына бір рет 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасына қарай зейнет демалысына шыққан зейнеткерлерге ең төменгі күнкөріс деңгейінің үш еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып, абилитациялаудың және оңалтудың жеке бағдарламасы болмаған жағдайда Қазақстан Республикасының аумағында санаторий-курорттық емделуге шығындарын өтеу үшін, жылына бір рет 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абилитациялаудың және оңалтудың жеке бағдарламасы негізінде әлеуметтік қызметтер порталы арқылы санаторий - курорттық емделуге жолдаманы таңдаған 1 - топтағы мүгедектігі бар адамдардың күтіміне байланысты әлеуметтік төлемді алушыларына немесе жеке көмекшілеріне, ең төменгі күнкөріс деңгейінің үш еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып, санаторий-курорттық емделуге шығындары өтеу үшін жылына бір рет халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторий -курорттық емдеу құнын өтеу ретінде берілетін кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санаторий - курорттық емделуден өткен азаматтардың жол жүру шығыстарын төлеу жеке қаражаты есебiнен жүзеге асырылады. Біржолғы әлеуметтік көмекке жүгіну мерзімі, жағдай туындаған күннен бастап үш айдан кешіктірілмей жасалады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -503,130 +515,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8 тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацындағы "уәкілетті ұйымға" деген сөздер "Мемлекеттік корпорацияға" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қордай аудандық мәслихатының аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы шешімнің "Қазақстан Республикасы Әділет министрлігі Жамбыл облысының Әділет департаменті" Республикалық мемлекеттік мекемесінде мемлекеттік тіркелуін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ресми жарияланғаннан кейін осы шешімді Қордай аудандық мәслихаты интернет - ресурста орналастыруын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -762,55 +774,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1140,35 +1174,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>