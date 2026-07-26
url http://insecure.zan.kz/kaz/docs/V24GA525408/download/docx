--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c70d48" w14:textId="8c70d48">
+    <w:p w14:paraId="b0cfb14" w14:textId="b0cfb14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тараз қаласы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы Тараз қалалық мәслихатының 2024 жылғы 26 желтоқсандағы № 25-6 шешімі. Жамбыл облысының Әділет департаментінде 2024 жылғы 31 желтоқсанда № 5254-08 болып тіркелді</w:t>
+        <w:t>Жамбыл облысы Тараз қалалық мәслихатының 2024 жылғы 26 желтоқсандағы № 25-6 шешімі. Жамбыл облысының Әділет департаментінде 2024 жылғы 31 желтоқсанда № 5254-08 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2681,289 +2681,367 @@
         <w:t>
       Әлеуметтік көмекті алу үшін өтініш беруші растайтын құжаттарымен уәкілетті органға жүгінеді. Біржолғы әлеуметтік көмекке жүгіну мерзімі, санаторийлік-курорттық емделудің аяқталған күнінен 3 (үш) айдан кешіктірілмей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйді газдандыруға бір рет әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жалғызілікті жасы бойынша зейнеткерлерге, мүгедектігі бар адамдарға, мүгедектігі бар балалары бар немесе оларды тәрбиелеуші отбасыларға, жеке меншік иесі немесе жеке меншік иесінің отбасы мүшелері болып табылатын, жергілікті жеке тұрғын үйде тұратын отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспағанда, оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда. </w:t>
+      жалғызілікті жасы бойынша зейнеткерлерге, мүгедектігі бар адамдарға, мүгедектігі бар балалары бар немесе оларды тәрбиелеуші отбасыларға, толық емес отбасыларға, көп балалы аналарға және көп балалы отбасыларға, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жетім баланың (жетім балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қамқоршыларына немесе қорғаншыларына жеке меншік иесі немесе жеке меншік иесінің отбасы мүшелері болып табылатын, жергілікті жеке тұрғын үйде тұратын отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспағанда, оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда.. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің көлемі бір рет 100 (жүз) айлық есептік көрсеткіштен аспайтын газ құбырын орнатуға және жүргізуге байланысты өтініш берушінің нақты шығындарының негізінде анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар тізбесіне қосымша газ құбырын орнату және жүргізуге байланысты болған шығындарын растайтын акт және/немесе құжат (чектердің, түбіртектердің көшірмелері, қызметтерді көрсетуге арналған шарт, көрсетілген қызмет актісі, газдандыру бойынша шығын сметасы) және жылжымайтын мүлікке тіркелген құқығының болмауы (болуы) туралы анықтама қоса беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы әлеуметтік көмекке жүгіну мерзімі, газдандыру бойынша жұмыстары аяқталған күннен бастап 3 (үш) айдан кешіктірілмей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      Біржолғы әлеуметтік көмекке жүгіну мерзімі, газдандыру бойынша жұмыстары аяқталған күннен бастап 3 (үш) айдан кешіктірілмей.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы әлеуметтік көмек көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      Ай сайынғы әлеуметтік көмек көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулезбен ауыратын және амбулаториялық емдеудегі адамдарға, балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 5 (бес еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      туберкулезбен ауыратын және амбулаториялық емдеудегі адамдарға, балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 5 (бес еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның вирустық иммун тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың немесе АИТВ-мен ауыратын балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 5 (бес еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      адамның вирустық иммун тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың немесе АИТВ-мен ауыратын балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 5 (бес еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нашар көретін екінші топ мүгедектігі бар адамдарға, жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар, мүгедектігі бар балалар, интернаттық білім беру ұйымдарда тәрбиеленетін және (немесе) білім алатын мүгедектігі бар балалар, білім беру кезеңінде кәмелетке толмағандарды уақытша оқшаулау, бейімдеу және оңалту орталықтарында жатқан балаларға білім алу кезеңінде қалалық бағыттағы жолаушылар көлiгiнде жол жүруге төлем бойынша шығындарын өтеуге отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда 1 (бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
-[...15 lines deleted...]
-      нашар көретін екінші топ мүгедектігі бар адамдарға, жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар, мүгедектігі бар балалар, интернаттық білім беру ұйымдарда тәрбиеленетін және (немесе) білім алатын мүгедектігі бар балалар, білім беру кезеңінде кәмелетке толмағандарды уақытша оқшаулау, бейімдеу және оңалту орталықтарында жатқан балаларға білім алу кезеңінде қалалық бағыттағы жолаушылар көлiгiнде жол жүруге төлем бойынша шығындарын өтеуге отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда 1 (бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Жамбыл облысы Тараз қалалық мәслихатының 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 33-6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың тізімдері Мемлекеттік корпорацияға немесе өзге де ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық нысанда қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2998,412 +3076,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үлгілік қағидалардың 8-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3438,52 +3516,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3498,392 +3576,392 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
-[...15 lines deleted...]
-      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
-[...15 lines deleted...]
-      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
-[...15 lines deleted...]
-      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
-[...15 lines deleted...]
-      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
-[...15 lines deleted...]
-      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3898,432 +3976,432 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
-[...15 lines deleted...]
-      21. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Мынадай: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z166" w:id="155"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4338,52 +4416,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4398,371 +4476,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
-[...15 lines deleted...]
-      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
-[...15 lines deleted...]
-      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z174" w:id="163"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
-[...15 lines deleted...]
-      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       біржолғы төлемдер бойынша – күн сайын; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
-[...15 lines deleted...]
-      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
-[...15 lines deleted...]
-      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
-[...15 lines deleted...]
-      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z184" w:id="173"/>
-[...15 lines deleted...]
-      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
-[...15 lines deleted...]
-      32. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4932,202 +5010,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараз қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тараз қаласы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Жамбыл облысы Тараз қалалық мәслихатының 2023 жылғы 15 қыркүйектегі № 7-6 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тараз қаласы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Тараз қалалық мәслихатының 2023 жылғы 15 қыркүйектегі № 7-6 шешіміне өзгерістер енгізу туралы" Тараз қалалық мәслихатының 2024 жылғы 6 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 19-5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 5231-08 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5453,31 +5531,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>