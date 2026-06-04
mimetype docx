--- v0 (2025-11-11)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="654deb7" w14:textId="654deb7">
+    <w:p w14:paraId="634a29b" w14:textId="634a29b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсетудің Қағидалары мен мөлшерін бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Абай облысы Жаңасемей аудандық мәслихатының 2024 жылғы 10 қыркүйектегі № 10/59-VIII шешімі. Абай облысының Әділет департаментінде 2024 жылғы 17 қыркүйекте № 333-18 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Абай облысы Жаңасемей аудандық мәслихатының 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/302-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Жаңасемей ауданының мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау тәртібі мен мөлшері осы шешімнің </w:t>
+      1. Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсетудің Қағидалары мен мөлшері осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бекітілсін. </w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Жаңасемей аудандық мәслихатының 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/302-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -527,282 +627,492 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері туралы</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсетудің Қағидалары мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Абай облысы Жаңасемей аудандық мәслихатының 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/302-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы тәртіп "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
+      1. Осы Қағида Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Заңының 18 - бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 - тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына (бұдан әрі - мамандар) бюджет қаражаты есебiнен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      2. Әлеуметтік қолдауды тағайындау уәкілетті орган – "Абай облысы Жаңасемей ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы шот – банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын банктік шот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық көрсетілетін қызметтер – тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді, лифтілерге қызмет көрсетуді қамтитын қызметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік қолдауды тағайындауды уәкілетті орган – "Жаңасемей ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - ММ) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Әлеуметтік қолдау көрсету тәртібі</w:t>
-[...19 lines deleted...]
-      3. Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алуға, алушылардың өтініштерін талап етпей, мемлекеттік ұйымдардың бірінші басшыларымен бекітілген жинақ тізім негізінде, екінші деңгейдегі банктер немесе банктік операциялардың тиісті түрлеріне лицензиялары бар ұйымдар арқылы көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> 2- тарау. Бюджет қаражаты есебiнен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...15 lines deleted...]
-      4. Әлеуметтік қолдау Жаңасемей ауданының аумағындағы ауылдық елді мекендерде тұрақты тұратын және жұмыс істейтін тұлғаларға көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жаңасемей ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мамандарға бюджет қаражаты есебінен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алуға әлеуметтік қолдау, алушылардан өтініштер талап етілмей, мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер негізінде, екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы алушылардың ағымдағы шоттарына аудару жолымен ақшалай нысанда көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мамандарға әлеуметтік қолдау күнтізбелік жылда бір рет 13 (он үш) айлық есептік көрсеткіш мөлшерінде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік қолдау көрсетуге жұмсалатын шығыстарды қаржыландыру Жаңасемей ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мамандарға коммуналдық қызметтерді төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету туралы шешім қабылдау мерзімі тізімді алған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ММ қызметкері денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария саласындағы мемлекеттік ұйымдардың тізімдерін 8 (сегіз) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдардың бірінші басшылары ұсынатын тізімдер сәйкес келмеген жағдайда ММ мемлекеттік ұйымдардың бірінші басшыларын алдын ала қабылданған шешім туралы, әлеуметтік қолдау көрсетуден бас тарту туралы, сондай-ақ маманға алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігін беру үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімдерді қарау нәтежелері бойынша ескертулер болмаған жағдайда ММ оң шешім қабылдап, мамандардың ағымдағы шоттарына коммуналдық қызметтерді төлеуге және отын сатып алуға әлеуметтік қолдау төлемдерін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>