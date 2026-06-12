--- v0 (2025-11-13)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="575b7e9" w14:textId="575b7e9">
+    <w:p w14:paraId="e767990" w14:textId="e767990">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -671,61 +671,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңасемей ауданында үшін сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Абай облысы Жаңасемей ауданы әкімінің 11.06.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Абай облысы Жаңасемей ауданы әкімінің 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланнған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -844,51 +844,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 111 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Абыралы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Абыралы ауылы.</w:t>
+      Орталығы: "Абыралы жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Абыралы ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Абыралы ауылдық округі шегінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
@@ -902,51 +902,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 112 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Ақбұлақ жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақбұлақ ауылы.</w:t>
+      Орталығы: "Ақбұлақ жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақбұлақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Ақбұлақ ауылдық округі шегінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
@@ -1114,51 +1114,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Көкентау ауылы, Қыземшек ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 116 сайлауучаскесі</w:t>
+        <w:t xml:space="preserve"> № 116 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Шаған кенті, Әкімшілік ғимарат, Абай көшесі, 9</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
@@ -1192,51 +1192,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 117 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Бөкенші ауылының клубы" коммуналдық мемлекеттік қазыналық кәсіпорны, Бөкенші ауылы, Уәлиханов көшесі, 24.</w:t>
+      Орталығы: "Жаңасемей ауданының мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны (Бөкенші ауылының клубы), Бөкенші ауылы, Уәлиханов көшесі, 24.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Жиенәлі ауылдық округі шегінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
@@ -1270,245 +1270,245 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: "Шақаман жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Шақаман ауылы, Школьная көшесі, 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Шақаман ауылы;</w:t>
+      Шекара: Достық ауылдық округі шегінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Шекара: Достық ауылдық округі шегінде.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 119 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 119 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: "Біржан Исадилов атындағы жалпы орта білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Прииртышское ауылы, Школьная көшесі, 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Біржан Исадилов атындағы жалпы орта білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Прииртышское ауылы, Школьная көшесі, 1.</w:t>
+      Шекара: Прииртышское ауылы, Кенжебай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Шекара: Прииртышское ауылы, Кенжебай ауылы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 120 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 120 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: "Түрксіб жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Мұқыр ауылы, Школьная көшесі, 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Түрксіб жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Мұқыр ауылы, Школьная көшесі, 1.</w:t>
+      Шекара: Мұқыр ауылы, Ново-Чайковка учаскесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Мұқыр ауылы, Ново-Чайковка учаскесі;</w:t>
+      Шекара: Мұрат ауылы, Жалпақ бекеті, 16, 22 жол айрықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Крупская атындағы ауыл, Жалпақ бекеті.</w:t>
+      Шекара: Крупская атындағы ауыл, Солнечная долина саяжай алабы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 121 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Семей қаласының орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің Шүлбі кенті кітапханасының филиалы, Шүлбікенті, 1-ықшам ауданы, 14.</w:t>
+      Орталығы: "Семей қаласының орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің Шүлбі кенті кітапханасының филиалы, Шүлбі кенті, 1-ықшам ауданы, 14.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Гидроқұрылысшылар кенті, аз қабатты құрылыстар, бірінші ықшам аудан, 4, 14, 15, 16, 17-тұрғын үйлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
@@ -1522,51 +1522,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 122 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Шүлбі жалпы орта білім беретін эстетикалық білім және тәрбие беру мектеп-кешені" коммуналдық мемлекеттік мекемесі, Шүлбікенті, 2-ықшам ауданы, 16.</w:t>
+      Орталығы: "Шүлбі жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Шүлбі кенті, 2-ықшам ауданы, 16.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Екінші ықшам аудан, 3, 6, 11, 12, 14, 15, 21-тұрғын үйлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
@@ -1620,51 +1620,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Новобаженово ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Баженово ауылдары шегінде.</w:t>
+      Шекара: Баженово ауылы шегінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 124 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1698,51 +1698,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Бұлақ ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Клементьевка ауылы;</w:t>
+      Шекара: Клементьевка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 125 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1794,51 +1794,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 126 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Гранитное ауылындағы үй-жай.</w:t>
+      Орталығы: Гранитное ауылындағы үй-жай, Гранитное ауылы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекара: Гранитное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
@@ -1872,422 +1872,500 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: "Приречное жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Приречное ауылы, Школьная көшесі, 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Приречное ауылы, Шөптіғақ бекеті.</w:t>
+      Шекара: Приречное ауылы, Шөптіғақ бекеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Күлтөбе учаскелері.</w:t>
+      Шекара: Күлтөбе учаскелері, 1 жол айрығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 129 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> № 128 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Озерки жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Озерки ауылы, Комсомол көшесі, 22 "А".</w:t>
+      Орталығы: "Жарқын жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Жарқын ауылы, Сары-Арқа көшесі, 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Озерки ауылы;</w:t>
+      Шекара: Жарқын ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Шекара: Каштак ауылы;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 129 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Каштак орман шаруашылығы;</w:t>
+      Орталығы: "Озерки жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Озерки ауылы, Комсомол көшесі, 22 "А".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара:Қаракөл ауылы;</w:t>
+      Шекара: Озерки ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Балтатарақ ауылы.</w:t>
+      Шекара: Каштак ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 130 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекара: Каштак орман шаруашылығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Талица жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Талица ауылы, Талица көшесі, 126.</w:t>
+      Шекара: Қаракөл ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Талица ауылы;</w:t>
+      Шекара: Кіші Ақтөбе ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекара: Тепкашиауылы;</w:t>
+      Шекара: Балтатарақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Шекара: Половинки ауылы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 130 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 149 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: "Талица жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Талица ауылы, Талица көшесі, 126.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: "Шүлбі кентінің психиатриялық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
+      Шекара: Талица ауылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Шекара: Тепкаши ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекара: Половинки ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 149 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: "Шүлбі кентінің психиатриялық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Шекара: Шүлбі кенті, Прибрежная көшесі, 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2613,31 +2691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>