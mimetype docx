--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6878e3d" w14:textId="6878e3d">
+    <w:p w14:paraId="97d5d77" w14:textId="97d5d77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Абай ауданында тұрғын үй көмегін көрсету мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Абай облысы Абай аудандық мәслихатының 2024 жылғы 12 сәуірдегі № 15/12-VIII шешімі. Абай облысының Әділет департаментінде 2024 жылғы 22 сәуірде № 266-18 болып тіркелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Абай облысы Абай аудандық мәслихатының 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергiлiктi мемлекеттiк басқару және өзiн-өзi басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -191,75 +229,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Абай аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Абай ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t>
+      1. Абай ауданында тұрғын үй көмегін көрсету мөлшері мен Қағидалары бекітілсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Абай аудандық мәслихатының 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейінкүнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Абай аудандық мәслихатының "Абай ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" 2023 жылғы 22 желтоқсандағы № 11/7-VІІІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 199-18 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -574,74 +654,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Абай ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Абай ауданында тұрғын үй көмегін көрсету мөлшері мен Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Абай облысы Абай аудандық мәслихатының 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/16-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейінкүнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1. Осы тұрғын үй көмегін көрсету мөлшері мен тәртібінде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы тұрғын үй көмегін көрсету мөлшері мен Қағидаларында мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -708,434 +844,769 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шекті жол берілетін шығыстар – аз қамтылған отбасының (азаматтың) бір айда кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға жұмсаған шығыстарының шекті жол берілетін деңгейінің аз қамтылған отбасының (азаматтың) жиынтық кірісіне проценттік қатынасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...90 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3. Тұрғын үй көмегін тағайындау "Абай облысы Абай аудандық жұмыспен қамту және әлеуметтік бағдарламалары бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызмет беруші) жүзеге асырылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі- Қағидалар) айқындалған тәртіппен есептейді.</w:t>
+        <w:t>
+      2. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен Абай ауданында тұратын, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, көрсетілетін қызметті алушыларға, сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтаушы жарналарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық көрсетілетін қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге тұрғын үй көмегін көрсету жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардыңтұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға арналған шығыстарды төлеу сомасы арасындағы айырма ретінде және аз қамтылған отбасыларға (азаматтарға) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 10 (он) пайыз мөлшерінде айқындалады.</w:t>
+      3. Тұрғын үй көмегін тағайындау "Абай облысы Абай аудандық жұмыспен қамту және әлеуметтік бағдарламалары бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызмет беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлем тарифтерінің көтерілуіне өтемақы төлеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
+      4. Көрсетілетін қызметті алушылардыңжиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі- Қағидалар) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға арналғаншығыстарды төлеу сомасы арасындағы айырма ретінде жәнекөрсетілетін қызметті алушыларғаосы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 10 (он) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      7. Аз қамтылған отбасы (азамат) (не нотариат куәландырған сенімхат бойынша оның өкілі) тұрғын үй көмегін тағайындау үшін Қағидаларға сәйкес "Азаматтарға арналған үкімет" </w:t>
-[...57 lines deleted...]
-      8. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      6. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлем тарифтерінің көтерілуіне өтемақы төлеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Тұрғын үй көмегін тағайындау аз қамтылған отбасыларға (азаматтарға) тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      6-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші мынадай нормалар шегінде есептейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұтынушылар үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары бір адамға он бес текше метрден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді жылытуға жеке тұрғын үйдің тұтынушылары үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары бір шаршы метрге он бес текше метрден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополиялар саласындағы қызметті реттейтін өңірлік уәкілетті орган белгілеген нормаларға сәйкес тұтынушы үшін электрмен жабдықтау қызметін тұтыну нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұтынушы үшін сумен жабдықтау және (немесе) су бұру қызметтерінің нормалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға төрт текше метрден аспайтын суық су;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға екі текше метрден аспайтын ыстық су;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұтынушыларға арналған жылумен жабдықтау қызметін тұтыну нормалары бір адамға айына нөл бүтін жиырма бес мың гигакалориядан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34) тармақшасына сәйкес облыс, республикалық маңызы бар қала, астана әкімдігі бекітетін бір шаршы метр үшін есептеу аспаптары жоқ тұтынушылар үшін жылумен жабдықтау қызметін тұтыну нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қатты тұрмыстық қалдықтарды жинау және әкету (қоқыс шығару) бір адамға алты жүз елу теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лифттерге қызмет көрсету бір пәтерге мың үш жүз теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) телекоммуникация желісіне қосылған телефон үшін абоненттік төлемді ұлғайту бөлігінде байланыс қызметтері бір абонент үшін мың үш жүз тоқсан тоғыз теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге бір шаршы метр үшін алпыс теңгеден аспайтын шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік тұрғын үй қорынан тұрғын үйді пайдаланғаны үшін жалдау ақысы бір шаршы метр үшін жүз жиырма теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бір адамға арналған шаршы нормасы бір адамға он сегіз шаршы метр пайдалы алаң, бірақ жалғыз тұратын адам үшін нақты алынатын алаң отыз шаршы метрден аспайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
+      7. Көрсетілетін қызметті алушы (не нотариат куәландырған сенімхат бойынша оның өкілі) тұрғын үй көмегін тағайындау үшін Қағидаларға сәйкес "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтарға арналған үкімет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына және/немесе "электрондық үкімет" веб-порталына (бұдан әрі – Мемлекеттік корпорация) жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыларғакондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>