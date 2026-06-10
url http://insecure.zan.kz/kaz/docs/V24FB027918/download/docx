--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1761ca4" w14:textId="1761ca4">
+    <w:p w14:paraId="933ff26" w14:textId="933ff26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Курчатов қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай облысы Курчатов қалалық мәслихатының 2024 жылғы 30 сәуірдегі № 17/108-VIII шешімі. Абай облысының Әділет департаментінде 2024 жылғы 10 мамырда № 279-18 болып тіркелді.</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Абай облысы Курчатов қалалық мәслихатының 2024 жылғы 30 сәуірдегі № 17/108-VIII шешімі. Абай облысының Әділет департаментінде 2024 жылғы 10 мамырда № 279-18 болып тіркелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -232,74 +270,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Курчатов қалалық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Курчатов қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Курчатов қаласында тұрғын үй көмегінің мөлшері мен көрсету қағидасы осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Курчатов қалалық мәслихатының "Курчатов қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" 2023 жылғы 30 қарашадағы № 12/72-VIII (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №174-18 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -627,94 +727,174 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Курчатов қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Курчатов қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 26793 болып тіркелген) бекітілген, тұрғын үй көмегін көрсету қағидаларына (бұдан әрі - Қағидалар) сәйкес әзірленді.</w:t>
+        <w:t>
+      1. Осы тұрғын үй көмегінің мөлшері мен көрсету қағидасы Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген Тұрғын үй көмегін көрсету қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26793 болып тіркелген) сәйкес әзірленді (бұдан әрі – Қағида)"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -957,420 +1137,708 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар 10 пайыздан асырмай белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      6. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретiнде айқындалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық табысына шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тұрғын үй көмегін тағайындау кезінде әрбір адамға 18 шаршы метрден аспайтын, жалғыз тұратын азаматтар үшін 35 шаршы метрден аспайтын мөлшердегі алаң нормасы қабылданады.</w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемді ұлғайту бөлігінде байланыс қызметтерін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларының мөлшерін айқындау және бекіту туралы" Қазақстан Республикасының 2023 жылғы 28 шілдедегі № 295/НҚ (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 тіркелген) цифрлық даму министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерін арттыруды өтеу қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат)- көрсетілетін қызметті алушы (не оның өкілі сенімхатқа, заңнамаға, сот шешіміне не әкімшілік актіге негізделген өкілеттікке байланысты) қағидаларға сәйкес тоқсанына бір рет "электрондық үкіметтің" веб-порталы немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      10. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат)- көрсетілетін қызметті алушы (не оның өкілі сенімхатқа, заңнамаға, сот шешіміне не әкімшілік актіге негізделген өкілеттікке байланысты) қағидаларға сәйкес тоқсанына бір рет "электрондық үкіметтің" веб-порталы немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүгінеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      11. Коммуналдық қызметтер бойынша шығыстар өнім берушілер ұсынған коммуналдық қызметтер үшін төлем шоттары бойынша алынады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші тұрғын үй көмегін көрсету Қағидаларының 18-тармағында қарастырылған тәртіппен және мерзімдерде келесі негіздер бойынша тұрғын үй көмегін көрсетуден бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      12. Тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру тұрғын үй көмегін тағайындаушы көрсетілетін қызметті берушімен жүзеге асырылады. Тұрғын үй көмегінің тағайындалуы туралы хабарлама немесе бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      13. Көрсетілетін қызметті беруші тұрғын үй көмегін көрсету Қағидаларының 18-тармағында қарастырылған тәртіппен және мерзімдерде келесі негіздер бойынша тұрғын үй көмегін көрсетуден бас тартады:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталы арқылы құжаттардың толық топтамасы қабылданған күннен бастап тұрғын үй көмегін тағайындау туралы шешім қабылдау не оны беруден бас тарту туралы дәлелді жауап беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...127 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Абай облысы Курчатов қалалық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші Екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>