--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="933ff26" w14:textId="933ff26">
+    <w:p w14:paraId="4605933" w14:textId="4605933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1790,55 +1790,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>