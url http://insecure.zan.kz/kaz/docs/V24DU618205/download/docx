--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7da31b" w14:textId="b7da31b">
+    <w:p w14:paraId="9369dc1" w14:textId="9369dc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алатау қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы Алатау қалалық мәслихатының 2024 жылғы 12 қарашадағы № 11-35 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 14 қарашада № 6182-05 болып тіркелді</w:t>
+        <w:t>Алматы облысы Алатау қалалық мәслихатының 2024 жылғы 12 қарашадағы № 11-35 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 14 қарашада № 6182-05 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1456,1912 +1456,1860 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясында сәуле ауруы салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектердің, сондай-ақ қайтыс болуы апаттың әсеріне белгіленген тәртіппен байланысты болған азаматтардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Санаторлық-курорттық емделуге әлеуметтік көмек (бұдан әрі – санаторий-курорттық емделуге әлеуметтік көмек) заттай нысанда (Қазақстан Республикасының мемлекеттік сатып алу заңнамасына сәйкес анықталған санаторлық-курорттық мекемелерге жолдама) немесе ақшалай түрде (Қазақстан Республикасының аумағында санаторий-курорттық емделу үшін кеткен шығынды тиісті қаржы жылына бюджеттік есепті жасау барысында бекітілген жолдаманың құны мөлшерінде өтеу) мұқтаж азаматтардың келесі санаттарына жан басына шаққандағы орташа табысты есепке алмай, тегін көрсетіледі:</w:t>
+      8. 1) дүлей апат және өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келтіру (растайтын құжат болған кезде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы әлеуметтік көмек Алматы облысы бойынша ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтын жан басына шаққандағы орташа табысы ескеріле отырып, 400 (төрт жүз) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи апаттың немесе өрттің салдарынан жылжымайтын мүлікке залал келтірілген кезде әлеуметтік көмек зардап шеккен мүліктің орналасқан жері бойынша оның меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек өрт немесе төтенше жағдай туындаған күннен бастап үш айдан кешіктірілмей көрсетіледі";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебінде тұрған адамдарға жан басына шаққандағы орташа табысы есепке алынбай бір мезгілде - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурулардың және айналадағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігінің шектелуідеп танылған азаматтарға (отбасыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туберкулез ауруымен амбулаторлық ем қабылдап жатқан адамдарға әлеуметтік көмек жан басына шаққандағы орташа табысы есепке алынбай, ай сайын – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне әлеуметтік көмек ай сайын жан басына шаққандағы орташа табысы есепке алынбай, тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Алматы облысы Алатау қаласы мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Алып тасталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ алып тасталды - Алматы облысы Алатау қаласы мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік көмек көрсетуге адамның (отбасының) жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 181</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қортынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент,ауыл,ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидалардың 1-қосымшасына сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидалардың 1-1-қосымшасына сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың 1-2-қосымшасына сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидалардың 1-3-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың 1-2-қосымшасына сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидалардың 2, 3-қосымшаларына сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға, ауыл,поселка немесе ауылдық округке жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидалардың 1-3-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидалардың 2, 3-қосымшаларына сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға, ауыл,поселка немесе ауылдық округке жібереді.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
-[...15 lines deleted...]
-      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...15 lines deleted...]
-      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
-[...15 lines deleted...]
-      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
-[...15 lines deleted...]
-      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
-[...15 lines deleted...]
-      21. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
-[...15 lines deleted...]
-      23. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>