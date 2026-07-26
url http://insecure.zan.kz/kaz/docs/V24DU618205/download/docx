--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9369dc1" w14:textId="9369dc1">
+    <w:p w14:paraId="74ee331" w14:textId="74ee331">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3315,55 +3315,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>