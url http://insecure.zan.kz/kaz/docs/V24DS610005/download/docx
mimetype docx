--- v0 (2025-10-27)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="680f83a" w14:textId="680f83a">
+    <w:p w14:paraId="f4c49b5" w14:textId="f4c49b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ұйғыр ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Ұйғыр ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы облысы Ұйғыр аудандық мәслихатының 2024 жылғы 18 наурыздағы № 8-18-91 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 20 наурызда № 6100-05 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-57-268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,91 +194,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) бекітілген Тұрғын үй көмегін көрсету қағидаларына сәйкес, Ұйғыр аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Ұйғыр ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Ұйғыр ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-57-268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Ұйғыр аудандық мәслихатының "Халықты әлеуметтік жағынан қорғау, жұмыспен қамту, білім беру, денсаулық сақтау, мәдениет, тіл, діни және жастар ісі мәселелер жөніндегі" тұрақты комиссиясына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -457,964 +557,618 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұйғыр аудандық мәслихатының 2024 жылғы 18 наурыздағы № 8-18-91 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. қосымша жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-57-268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұйғыр ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Ұйғыр ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Ұйғыр ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Ұйғыр ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тұрғын үй көмегін көрсетудің тәртібі мен мөлшері (бұдан әрі – Тәртіп) "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
+      3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 12 желтоқсанда № 33763 болып тіркелді) сәйкес әзірленді және аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау тәртібін айқындайды.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+        <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінуге құқылы. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға; </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті алушының жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
-[...119 lines deleted...]
-      1 адамға – 45 киловатт;</w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      2 адамға – 90 киловатт;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      3 адамға – 135 киловатт;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1740,31 +1494,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>