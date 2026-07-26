--- v0 (2025-11-29)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1e536f" w14:textId="b1e536f">
+    <w:p w14:paraId="bedc39f" w14:textId="bedc39f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Райымбек ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы Райымбек аудандық мәслихатының 2024 жылғы 20 тамыздағы № 29-160 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 22 тамызда № 6153-05 болып тіркелді</w:t>
+        <w:t>Алматы облысы Райымбек аудандық мәслихатының 2024 жылғы 20 тамыздағы № 29-160 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 22 тамызда № 6153-05 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -907,54 +907,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші Қағиданың 2-қосымшасы Мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - Алматы облысы Райымбек аудандық мәслихатының 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59-313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тұрғын үй көмегін алушылар уәкілетті органды тұрғын үй көмегін алу құқығына немесе оның мөлшеріне әсер ететін мән-жайлар туралы олар туындаған күннен бастап хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1087,366 +1149,494 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коммуналдық қызметтерді тұтыну тарифтерін қызмет жеткізуші ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Тұрғын үй көмегін тағайындау төмендегі пайдалану нормасына сәйкес жүргізіледі:</w:t>
+      13. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші мынадай нормалар шегінде есептейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      1) газды тұтыну нормасы: газ плитасы және орталық ыстық сумен жабдықтау болған кезде тамақ дайындау үшін газ шығыны: көп пәтерлі тұрғын үйлерде, жеке секторда тұратын отбасылар тамақ дайындау үшін тауарлық газды пайдаланатын – бір отбасыға айына 10,0 текше метр, есептеу аспаптары бар нұсқауларға сәйкес, бірақ қолданыстағы нормадан жоғары емес. Пешпен жылытатын тұрғын үйде тұратын отбасылар үшін – отбасына 1 айға тұтынатын сұйық газ – 10 килограмм (1 кішкене баллон);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұтынушылар үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары пәтерде бір адамға он бес текше метрден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді жылытуға жеке тұрғын үйдің тұтынушылары үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары бір шаршы метрге он бес текше метрден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополиялар саласындағы қызметті реттейтін өңірлік уәкілетті орган белгілеген нормаларға сәйкес тұтынушы үшін электрмен жабдықтау қызметін тұтыну нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұтынушы үшін сумен жабдықтау және (немесе) су бұру қызметтерінің нормалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға төрт текше метрден аспайтын суық су;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға екі текше метрден аспайтын ыстық су;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есептеу аспаптары бар тұтынушылар үшін жылумен жабдықтау қызметін тұтыну нормалары айына бір шаршы метрге нөл бүтін мыңнан жиырма бес гигакалориядан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңы 27-бабының 34) тармақшасына сәйкес облыс, республикалық маңызы бар қала, астана әкімдігі бекітетін бір шаршы метр үшін есептеу аспаптары жоқ тұтынушылар үшін жылумен жабдықтау қызметін тұтыну нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қатты тұрмыстық қалдықтарды жинау және әкету (қоқыс шығару) бір адамға алты жүз елу теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лифттерге қызмет көрсету бір пәтерге мың үш жүз теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) телекоммуникация желісіне қосылған телефон үшін абоненттік төлемді ұлғайту бөлігінде байланыс қызметтері бір абонент үшін мың үш жүз тоқсан тоғыз теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге бір шаршы метр үшін алпыс теңгеден аспайтын шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік тұрғын үй қорынан тұрғын үйді пайдаланғаны үшін жалдау ақысы бір шаршы метр үшін жүз жиырма теңгеден аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бір адамға арналған шаршы нормасы бір адамға он сегіз шаршы метр пайдалы алаң, бірақ жалғыз тұратын адам үшін нақты алынатын алаң отыз шаршы метрден аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Алматы облысы Райымбек аудандық мәслихатының 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59-313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қаржыландыру және тұрғын үй көмегін төлеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      тұрғын жайларды жылыту үшін газды тұтыну нормасы: көп пәтерлі тұрғын үйлерде, жеке секторда тұратын отбасылар үшін тауарлық газды пайдалану кезде – айына 1 шаршы метрге 7,0 текше метр;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тұрғын үй көмегін төлеуді қаржыландыру Райымбек ауданының бюджетімен тиісті қаржылық жылға қарастырылған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      2) электр энергиясын тұтыну нормасы: 1 адамға – 70 киловатт, 2 адамға – 140 киловатт, 3 адамға – 210 киловатт, 4 және одан да көп адамы бар отбасы үшін – 250 киловатт;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тұрғын үй көмегін төлеу уәкілетті органмен есептелген сомаларды тұрғын үй көмегін алушылардың өтініші бойынша тұрғын үй көмегін алушылардың есеп шоттарына екінші деңгейдегі банктер, сонымен қатар банктік қызметтің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы аудару жолымен жүзеге асырылады. Тұрғын үй көмегі тоқсанның соңғы айының 25-і күні төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1772,31 +1962,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>