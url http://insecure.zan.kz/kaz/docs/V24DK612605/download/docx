--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d54615" w14:textId="3d54615">
+    <w:p w14:paraId="42d1a66" w14:textId="42d1a66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарасай ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Алматы облысы Қарасай аудандық мәслихатының 2024 жылғы 4 маусымдағы № 21-4 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 4 маусымда № 6126-05 болып тіркелді</w:t>
+        <w:t>Қарасай ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы Қарасай аудандық мәслихатының 2024 жылғы 4 маусымдағы № 21-4 шешімі. Алматы облысы Әділет департаментінде 2024 жылғы 4 маусымда № 6126-05 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Алматы облысы Қарасай аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,131 +194,180 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) бұйрығына сәйкес, Қарасай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қарасай ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалсын. </w:t>
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешімнің қосымшасына сәйкес Қарасай ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Алматы облысы Қарасай аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің орындалуын бақылау Қарасай ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін (келісім бойынша). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -457,1236 +545,536 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қарасай аудандық мәслихаттың 2024 жылғы"04" маусым № 21-4 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Алматы облысы Қарасай аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарасай аудынында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Қарасай ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Қарасай ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тұрғын үй көмегін көрсетудің мөлшері мен тәртібі Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі </w:t>
+      3. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемді өсіру бөлігінде байланыс қызметтері үшін өтемақы Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+        <w:t xml:space="preserve"> "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтері тарифтік төлемдердің мөлшерін айқындау және төлеу қағидаларын бекіту туралы" бұйрығына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1022 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2012,31 +1400,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>