--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b1cfc1" w14:textId="3b1cfc1">
+    <w:p w14:paraId="cce41d7" w14:textId="cce41d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,114 +150,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
+      Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t xml:space="preserve"> сәйкес, Шалқар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 692</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Шалқар ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -672,120 +694,145 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалқар ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Атауы жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 02.09.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 11.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 488</w:t>
+        <w:t>№ 692</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
-[...18 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда Шалқар ауданы аумағында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...14 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Шалқар ауданында тұратын жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, көрсетілетін қызметті алушыларға, сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -795,1631 +842,413 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
-[...55 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Шалқар аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – қызмет беруші) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шалқар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (бұдан әрі – Қағида) Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі ағымдағы және жинақтау жарналарын, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "цифрлық үкімет" веб-порталына қағидаларға сәйкес тоқсанына бір рет жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "цифрлық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілетін қызметті алушыларға бюджет қаражаты есебінен жеткізушілер ұсынған ағымдағы және жинақтау жарналары бойынша ай сайынғы шығыстар туралы шоттар және коммуналдық қызметтерге ақы төлеуге арналған шоттар негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1406 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2745,31 +1574,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>