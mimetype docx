--- v0 (2026-01-13)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a75e76" w14:textId="2a75e76">
+    <w:p w14:paraId="55bd07b" w14:textId="55bd07b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,113 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы</w:t>
+        <w:t>Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Мұғалжар аудандық мәслихатының 2024 жылғы 5 сәуірдегі № 177 шешімі. Ақтөбе облысының Әділет департаментінде 2024 жылғы 10 сәуірдегі № 8568-04 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Атауы жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 24.09.2025 </w:t>
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 449</w:t>
+        <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -221,228 +214,212 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Мұғалжар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы шешімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мұғалжар аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -673,366 +650,576 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5 сәуірдегі № 177 шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымшаның тақырыбы жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда Мұғалжар ауданы аумағында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі арасындағы айырма ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) жиынтық кірісіне шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) тегін негізде көрсетіледі. Тұрғын үй көмегін тағайындау "Мұғалжар аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармаққа өзгерістер енгізілді - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп - ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшері қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 " Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) Тұрғын үй көмегін беру қағидаларының (бұдан әрі - Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1- тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2 тармақ жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Атауы жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 24.09.2025 </w:t>
+      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 тарауымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалатын тәртіппен тұрғын үй көмегін алуға өтініш білдірген тоқсанның алдындағы тоқсан үшін уәкілетті орган есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 449</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3 тармақ жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
-[...226 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) тұрғын үй көмегін алу үшін уәкілетті органға "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1425,480 +1612,516 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жергілікті атқарушы орган берген жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрғын үй көмегін тағайындау көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында (Қазақстан Республикасы бойынша) тұрғын үйдің болуы немесе болмауы туралы мәліметтерді көрсетілетін қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) қайта өтініш берген кезде осы Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайды қоспағанда, өтініш бергенге дейін өткен тоқсан үшін отбасының кірістерін растайтын құжаттарды және коммуналдық шығыстардың шоттарын ғана ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9 тармақ жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган тұрғын үй көмегін көрсетуден мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғын үй көмегін алу үшін аз қамтылған отбасы (азамат) ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аз қамтылған отбасының (азаматтың) және (немесе) тұрғын үй көмегін көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аз қамтылған отбасыға (азаматқа) қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аз қамтылған отбасыға (азаматқа) қатысты заңды күшіне енген сот шешімі бар, соның негізінде аз қамтылған отбасы (азамат) тұрғын үй көмегін алуға байланысты арнайы құқықтан айырылғанда бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тұрғын үй көмегін тағайындау аз қамтылған отбасыларға (азаматтарға) тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9 - тармақ жаңа редакцияда - Ақтөбе облысы Мұғалжар аудандық мәслихатының 24.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 449</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">13. Алынып тасталды - Ақтөбе облысы Мұғалжар аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...151 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тұрғын үй көмегін көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2003,70 +2226,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның мекенжайына келіп түскен аз қамтылған отбасының (азаматтың) шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Мұғалжар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібімен реттелмеген қатынастар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2145,362 +2368,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5 сәуірдегі № 177 шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұғалжар аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" 2017 жылғы 12 желтоқсан № 133 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5770 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар аудандық мәслихатының 2017 жылғы 12 желтоқсандағы № 133 "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 5 желтоқсан № 257 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3-9-226 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар аудандық мәслихатының 2017 жылғы 12 желтоқсандағы № 133 "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2019 жылғы 19 желтоқсан № 374 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6594 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар аудандық мәслихатының 2017 жылғы 12 желтоқсандағы № 133 "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" 2020 жылғы 14 қазан № 494 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7541 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар аудандық мәслихатының 2017 жылғы 12 желтоқсандағы № 133 "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 26 шілде № 85 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8390 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Ақтөбе облысы Мұғалжар аудандық мәслихатының "Мұғалжар аудандық мәслихатының 2017 жылғы 12 желтоқсандағы № 133 "Мұғалжар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 14 қараша № 122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8444 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2826,31 +3049,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>