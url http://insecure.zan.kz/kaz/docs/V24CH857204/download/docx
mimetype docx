--- v0 (2025-12-17)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50c2b4b" w14:textId="50c2b4b">
+    <w:p w14:paraId="84acdef" w14:textId="84acdef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Мәртөк аудандық мәслихатының 2024 жылғы 10 сәуірдегі № 108 шешімі. Ақтөбе облысының Әділет департаментінде 2024 жылғы 16 сәуірдегі № 8572-04 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,74 +230,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Мәртөк аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы шешімнің </w:t>
+      1. Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -564,54 +664,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда Мәртөк ауданы аумағында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -675,203 +813,413 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының жергiлiктi өкiлдi орган белгiлеген шекті жол брілетін деңгейі арасындағы айырма ретiнде айқындалады.</w:t>
-[...17 lines deleted...]
-      Аз қамтылған отбасының (азаматтың) жиынтық кірісіне шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
+      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі арасындағы айырма ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы мақсаттарға ай сайын жұмсалатын аз қамтылған отбасының (азаматтың) шығыстарының шекті жол берілетін деңгейі аз қамтылған отбасының (азаматтың) жиынтық табысының 5 (бес) пайызы мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) тегін негізде көрсетіледі. Тұрғын үй көмегін тағайындау "Мәртөк аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға кемінде 15 (он бес) шаршы метр және көп дегенде 18 (он сегіз) шаршы метрден пайдалы алаңы аспайтын, бірақ кемінде бір бөлмелі пәтер немесе жатақхана бөлмесі мөлшерінде аудан нормасы қабылданады.</w:t>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшері көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Тұрғын үй көмегін беру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар) айқындалатын тәртіппен тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсан үшін уәкілетті орган есептейді.</w:t>
+      3. Аз қамтылған отбасының (азаматтың) жиынтық табысы уәкілетті органмен тұрғын үй көмегін тағайындауға өтініш берген тоқсанның алдындағы тоқсан үшін Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тәртіппен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) тұрғын үй көмегін алу үшін уәкілетті органға "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1326,480 +1674,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрғын үй көмегін тағайындау көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында (Қазақстан Республикасы бойынша) тұрғын үйдің болуы немесе болмауы туралы мәліметтерді уәкілетті орган ақпараттық жүйелер арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) қайта өтініш берген кезде осы Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайды қоспағанда, өтініш бергенге дейін өткен тоқсан үшін отбасының кірістерін растайтын құжаттарды және коммуналдық шығыстардың шоттарын ғана ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган тұрғын үй көмегін көрсетуден мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғын үй көмегін алу үшін аз қамтылған отбасы (азамат) ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аз қамтылған отбасының (азаматтың) және (немесе) тұрғын үй көмегін көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аз қамтылған отбасыға (азаматқа) қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аз қамтылған отбасыға (азаматқа) қатысты заңды күшіне енген сот шешімі бар, соның негізінде аз қамтылған отбасы (азамат) тұрғын үй көмегін алуға байланысты арнайы құқықтан айырылғанда бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тұрғын үй көмегін тағайындау аз қамтылған отбасыларға (азаматтарға) тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Төлем тұрғын үй көмегін тағайындау туралы шешім қабылданғаннан кейін, келесі айдың 10 (оныншы) күніне дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 10.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13 тармақ жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...151 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тұрғын үй көмегін көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1904,70 +2298,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның мекенжайына келіп түскен аз қамтылған отбасының (азаматтың) шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Мәртөк ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібімен реттелмеген қатынастар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2062,304 +2456,304 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәртөк аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Ақтөбе облысы Мәртөк аудандық мәслихатының "Мәртөк ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" 2019 жылғы 14 мамырдағы № 265 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6153 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Ақтөбе облысы Мәртөк аудандық мәслихатының "Мәртөк аудандық мәслихатының 2019 жылғы 14 мамырдағы № 265 "Мәртөк ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 17 маусымдағы № 383 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7192 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Ақтөбе облысы Мәртөк аудандық мәслихатының "Мәртөк аудандық мәслихатының 2019 жылғы 14 мамырдағы № 265 "Мәртөк ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 25 желтоқсандағы № 435 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7844 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Ақтөбе облысы Мәртөк аудандық мәслихатының "Мәртөк аудандық мәслихатының 2019 жылғы 14 мамырдағы № 265 "Мәртөк ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 28 сәуірдегі № 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8339 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Ақтөбе облысы Мәртөк аудандық мәслихатының "Мәртөк аудандық мәслихатының 2019 жылғы 14 мамырдағы № 265 "Мәртөк ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 2 қарашадағы № 52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8433 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2685,31 +3079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>