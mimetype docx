--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e8a164e" w14:textId="e8a164e">
+    <w:p w14:paraId="5c0174f" w14:textId="5c0174f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қобда аудандық мәслихатының 2024 жылғы 4 сәуірдегі № 173 шешімі. Ақтөбе облысының Әділет департаментінде 2024 жылғы 10 сәуірдегі № 8569-04 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,74 +230,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Қобда аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+      1. Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары көрсетілген шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1- қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -551,54 +651,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Қобда ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қобда ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғын жайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -662,184 +800,410 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының жергiлiктi өкiлдi орган белгiлеген шектi жол берiлетiн деңгейi арасындағы айырма ретiнде айқындалады.</w:t>
+      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстары арасындағы айырма ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аз қамтылған отбасының (азаматтың) жиынтық кірісіне шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) тегін негізде көрсетіледі. Тұрғын үй көмегін тағайындау "Қобда аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармаққа өзгерістер енгізілді - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі</w:t>
+      2. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшері қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) Тұрғын үй көмегін беру қағидаларының (бұдан әрі – Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2 тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығының </w:t>
+      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тарауымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар) айқындалатын тәртіппен тұрғын үй көмегін алуға өтініш білдірген тоқсанның алдындағы тоқсан үшін уәкілетті орган есептейді.</w:t>
+        <w:t xml:space="preserve"> айқындалатын тәртіппен тұрғын үй көмегін алуға өтініш білдірген тоқсанның алдындағы тоқсан үшін уәкілетті орган есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3 тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінуге құқылы.</w:t>
+      4. Аз қамтылған отбасы (азамат) (немесе оның сенімхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Қағидаларға сәйкес, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) тұрғын үй көмегін алу үшін уәкілетті органға "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1307,50 +1671,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жергілікті атқарушы орган берген жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармаққа өзгерістер енгізілді - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрғын үй көмегін көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1697,54 +2123,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Төлем тоқсан сайын, тоқсанның соңғы айының 20 (жиырмасыншы) күнінен кейін жүргізіледі.</w:t>
+      13. Төлем тұрғын үй көмегін тағайындау туралы шешім қабылдағаннан кейін келесі айдың 10 (оныншы) күніне дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13 тармақ жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 457</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тұрғын үй көмегін көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2185,55 +2673,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2559,31 +3047,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>