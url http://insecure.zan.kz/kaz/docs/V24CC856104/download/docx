--- v0 (2025-11-26)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc4eeae" w14:textId="bc4eeae">
+    <w:p w14:paraId="bf4acb3" w14:textId="bf4acb3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алға ауданында тұрғын үй көмегiн көрсетудің мөлшерін және тәртібін айқындау туралы</w:t>
+        <w:t>Алға ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Алға аудандық мәслихатының 2024 жылғы 28 наурыздағы № 137 шешімі. Ақтөбе облысының Әділет департаментінде 2024 жылғы 8 сәуірдегі № 8561-04 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақтөбе облысы Алға аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,150 +221,228 @@
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Алға аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Алға ауданында тұрғын үй көмегiн көрсетудің мөлшері және тәртібі осы шешімнің </w:t>
+      1. Алға ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Алға аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Алға аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -428,68 +551,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Тулеуов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -555,1510 +660,492 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 28 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 137 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алға ауданында тұрғын үй көмегiн көрсетудің мөлшері және тәртібі</w:t>
+        <w:t xml:space="preserve"> Алға ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Алға аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегін тағайындау "Алға аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z41" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда Алға ауданы аумағында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда Алға ауданы аумағында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекетік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аз қамтылған отбасының (азаматтың) жиынтық кірісін уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...127 lines deleted...]
-      2. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Тұрғын үй көмегін көрсету қағидалары) айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін, коммуналдық қызметтер тұтынуға, мемлекеттік тұрғын үй қорынан тұрғын үйді және жергілікті атқарушы органның жеке меншік тұрғын үй қорынан жалға алынған тұрғын үйді пайдалануға арналған шығыстарды төлеу сомасы арасындағы айырма ретiнде айқындалады және отбасының (азаматтың) жиынтық табысына шекті жол берілетін шығыстарының үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z44" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Тұрғын үй көмегін көрсету қағидаларында бекітілген нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z45" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
-[...39 lines deleted...]
-      4. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      6. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...411 lines deleted...]
-      5. Тұрғын үй көмегін тағайындау көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға 2-қосымшада көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аз қамтылған отбасы (азамат) (не сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Тұрғын үй көмегін көрсету қағидаларына сәйкес құжаттарды ұсына отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      6. Осы Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібінің 4 тармағында көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында (Қазақстан Республикасы бойынша) тұрғын үйдің болуы немесе болмауы туралы мәліметтерді көрсетілетін қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау ағымдағы тоқсан ішінде жүргізіледі, бұл ретте аз қамтылған отбасының (азаматтың) жиынтық табысы және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғын үйді және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдалануға жұмсалған ай сайынғы жарналардың шығыстары алдыңғы тоқсан үшін есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      7. Аз қамтылған отбасы (азамат) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) қайта өтініш берген кезде осы Алға ауданында тұрғын үй көмегін көрсету мөлшері және тәртібінің 10 тармағында көзделген жағдайды қоспағанда, өтініш бергенге дейін өткен тоқсан үшін отбасының кірістерін растайтын құжаттарды және коммуналдық шығыстардың шоттарын ғана ұсынады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Азаматтарға арналған үкімет" мемлекеттік корпорациясынан не "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап тұрғын үй көмегін көрсету туралы құжаттарды қарау және шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Тұрғын үй көмегін көрсету қағидаларымен белгіленген тәртіппен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      8. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
+    <w:bookmarkStart w:name="z49" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тұрғын үй көмегін жеткізушілер ұсынған кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған ай сайынғы жарналар туралы шоттар және аз қамтылған отбасыларға (азаматтарға) бюджет қаражаты есебінен коммуналдық қызметтерге ақы төлеу шоттары бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...113 lines deleted...]
-      10.Уәкілетті орган тұрғын үй көмегін көрсетуден келесі негіздер бойынша бас тартады: </w:t>
+    <w:bookmarkStart w:name="z50" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...87 lines deleted...]
-      11. Тұрғын үй көмегін тағайындау аз қамтылған отбасыларға (азаматтарға) тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...204 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2140,301 +1227,301 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 137 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алға аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 5676 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Алға аудандық мәслихатының 2018 жылғы 27 тамыздағы № 189 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне толықтырулар енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3-3-181 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Алға аудандық мәслихатының 2019 жылғы 15 қазандағы № 302 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 6416 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Алға аудандық мәслихатының 2020 жылғы 26 тамыздағы № 405 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 7370 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Алға аудандық мәслихатының 2020 жылғы 9 желтоқсандағы № 452 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 7790 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Алға аудандық мәслихатының 2021 жылғы 31 наурыздағы № 23 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 8235 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2449,155 +1536,155 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">тивтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 8372 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Алға аудандық мәслихатының 2023 жылғы 16 қарашадағы № 77 "Алға аудандық мәслихатының 2017 жылғы 26 қыркүйектегі № 116 "Алға ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 8446 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2923,31 +2010,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>