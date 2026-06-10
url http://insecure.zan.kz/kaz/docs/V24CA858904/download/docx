--- v0 (2025-12-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6046ca7" w14:textId="6046ca7">
+    <w:p w14:paraId="693008b" w14:textId="693008b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1277,74 +1277,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген әлеуметтік көмек шаралары осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және мезгіл-мезгіл (жылына бір рет) көрсетіледі.</w:t>
+      5. Әлеуметтік көмек бір рет және мезгіл-мезгіл (жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармақ жаңа редакцияда - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің дүркінділігін ЖАО ұсынымы бойынша осы Қағидалармен белгіленді.</w:t>
+      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО ұсынымы бойынша осы Қағидалармен белгіленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учаскелік және арнайы комиссиялар өз қызметін "Ақтөбе облысының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1576,51 +1700,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанда әскери қызметiн өткергеннен кейін қайтыс болған әскери қызметшiлердің ата-аналарына және екінші рет некеге тұрмаған жұбайына 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 30 тамыз - Қазақстан Республикасының Конституциясы күніне орай:</w:t>
+      2) 25 қазан - Қазақстан Республикасының күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы тармақшаның соңғы абзацында көрсетілген тұлғаларды қоспағанда, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы алатын мүгедектігі бар адамдарға 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1689,50 +1813,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген тәртіпте ақталған тұлғаларға 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтардың жекелеген санаттарының әртүрлі мереке күндеріне орай (санатына қарай) әлеуметтік көмек алуға құқығы болған жағдайда әлеуметтік көмектің бір түрі көрсетіледі (мөлшері бойынша жоғары).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8 тармаққа өзгерістер енгізілді - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Табыстарын есепке алмағанда әлеуметтік көмек жылына бір рет мынадай негіздер бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1941,170 +2127,292 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9 тармақ жаңа редакцияда - Ақтөбе облысы Ақтөбе қалалық мәслихатының 18.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 359</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Азаматтың (отбасының) жан басына шаққандағы орташа табысы өтініш берген сәттің алдындағы тоқсанда республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын бір рет берілетін әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">      1) алынып тасталды - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...89 lines deleted...]
-      4) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын тұлғаларға 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алынып тасталды - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алынып тасталды - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) алынып тасталды - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аз қамтылған отбасыларға (тұлғаларға) 30 (отыз) айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2327,50 +2635,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға, егер олар толық мемлекеттік қамсыздандыруда болмаған жағдайда әлеуметтік көмек көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10 тармаққа өзгерістер енгізілді - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мереке күндеріне орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2688,51 +3058,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16 тармаққа өзгерістер енгізілді - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей Әлеуметтік бағдарламалар бөліміне әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2744,51 +3176,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік бағдарламалар бөлімі әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік бағдарламалар бөлімі төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты Әлеуметтік бағдарламалар бөлімі келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17 тармаққа өзгерістер енгізілді - Ақтөбе облысы Ақтөбе қалалық мәслихатының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
@@ -3603,55 +4097,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3977,31 +4471,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>