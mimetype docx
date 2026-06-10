--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aee0407" w14:textId="aee0407">
+    <w:p w14:paraId="69728a0" w14:textId="69728a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Целиноград ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Целиноград ауданында тұрғын үй көмегін көрсету мөлшерін және қағидасын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Целиноград аудандық мәслихатының 2024 жылғы 28 маусымдағы № 180/23-8 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 3 шілдеде № 8781-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 466/62-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,91 +212,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Целиноград аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Целиноград ауданында тұрғын үй көмегін көрсету мөлшері және қағидасы осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. Осы шешімнің қосымшасына сәйкес Целиноград ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 466/62-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -466,528 +584,500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 180/23-8 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Целиноград ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі 1 тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Целиноград ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Мөлшері және қағидалар жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 466/62-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға), Целиноград ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға), Целиноград ауданында тұратындарға беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Целиноград ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі - көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Көрсетілетін қызметті алушының жиынтық кірісін көрсетілетін қызметті берушімен "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) бекітілген Тұрғын үй көмегін көрсету қағидаларына (бұдан әрі - Қағидалар) сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі және коммуналдық қызметтерінің шығыстары өткен тоқсан үшін есепке алынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қалалық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...408 lines deleted...]
-      Көрсетілетін қызметті алушы, тұрғын үй көмегін заңсыз тағайындауға алып келген көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар берген кезде, көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу оның тағайындалған бүкіл кезеңі үшін тоқтатылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -995,55 +1085,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>