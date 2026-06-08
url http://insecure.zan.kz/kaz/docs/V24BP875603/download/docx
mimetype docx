--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9f4cd2" w14:textId="d9f4cd2">
+    <w:p w14:paraId="e7ccaa5" w14:textId="e7ccaa5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -828,136 +828,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - Ақмола облысы Сандықтау аудандық мәслихатының 07.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>