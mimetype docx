--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e50a451" w14:textId="e50a451">
+    <w:p w14:paraId="a9394b1" w14:textId="a9394b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарқайың ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Жарқайың аудандық мәслихатының 2024 жылғы 24 маусымдағы № 8С-29/2 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 27 маусымда № 8776-03 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Ақмола облысы Жарқайың аудандық мәслихатының 2024 жылғы 24 маусымдағы № 8С-29/2 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 27 маусымда № 8776-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Жарқайың аудандық мәслихатының 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-67/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күннен кейін қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,54 +230,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Жарқайың ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Жарқайың ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Жарқайың аудандық мәслихатының 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-67/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күннен кейін қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -520,90 +620,144 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарқайың ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Жарқайың ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Мөлшері мен қағидалар жаңа редакцияда - Ақмола облысы Жарқайың аудандық мәслихатының 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-67/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күннен кейін қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Жарқайың ауданында тұратындарға:</w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Жарқайың ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -616,360 +770,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Жарқайың ауданынын жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1048,282 +1178,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-29/2 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарқайың аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жарқайың ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Жарқайың аудандық мәслихатының 2020 жылғы 11 желтоқсандағы № 6С-64/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8278 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жарқайың ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Жарқайың аудандық мәслихатының 2020 жылғы 11 желтоқсандағы № 6С-64/2 шешіміне өзгерістер енгізу туралы" Жарқайың аудандық мәслихатының 2021 жылғы 14 сәуірдегі № 7С-8/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8442 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жарқайың ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Жарқайың аудандық мәслихатының 2020 жылғы 11 желтоқсандағы № 6С-64/2 шешіміне өзгерістер енгізу туралы" Жарқайың аудандық мәслихатының 2023 жылғы 23 маусымдағы № 8С-7/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8592-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жарқайың аудандық мәслихатының 2020 жылғы 11 желтоқсандағы № 6С-64/2 "Жарқайың ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" Жарқайың аудандық мәслихатының 2023 жылғы 13 желтоқсандағы № 8С18/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8670-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>