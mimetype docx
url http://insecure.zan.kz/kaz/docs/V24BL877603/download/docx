--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9394b1" w14:textId="a9394b1">
+    <w:p w14:paraId="9b38cb2" w14:textId="9b38cb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>