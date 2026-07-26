--- v0 (2025-11-29)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee36b04" w14:textId="ee36b04">
+    <w:p w14:paraId="6c4861c" w14:textId="6c4861c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ерейментау ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Ерейментау аудандық мәслихатының 2024 жылғы 27 қыркүйектегі № 8С-26/2-24 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 2 қазанда № 8835-03 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Ақмола облысы Ерейментау аудандық мәслихатының 2024 жылғы 27 қыркүйектегі № 8С-26/2-24 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 2 қазанда № 8835-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Ерейментау аудандық мәслихатының 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-52/6-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Ерейментау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ерейментау ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі осы шешімнің </w:t>
+      1. Ерейментау ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Ерейментау аудандық мәслихатының 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-52/6-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -638,54 +738,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ерейментау ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
+        <w:t xml:space="preserve"> Ерейментау ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Ақмола облысы Ерейментау аудандық мәслихатының 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-52/6-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -839,69 +977,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...17 lines deleted...]
-      Өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде бір адамға 18 (он сегіз) шаршы метр алынады. Жалғыз тұратын азаматтар үшін өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде 30 (отыз) шаршы метр алынады.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 5 (бес) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Ақмола облысы Ерейментау аудандық мәслихатының 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-52/6-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1073,55 +1291,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1447,31 +1665,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>