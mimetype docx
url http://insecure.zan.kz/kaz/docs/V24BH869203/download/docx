--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31d3657" w14:textId="31d3657">
+    <w:p w14:paraId="5ca5956" w14:textId="5ca5956">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -547,50 +547,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егіндікөл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – Ақмола облысы Егіндікөл аудандық мәслихатының 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С41-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -654,813 +692,587 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
-[...179 lines deleted...]
-      11) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – уәкілетті ұйым) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, "бір терезе" қағидаты бойынша өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Егіндікөл ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек – Егіндікөл ауданының әкімдігі мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Егіндікөл ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіпте көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндер тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 7 мамыр – Отан қорғаушы күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Тәуелсіздік күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...561 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1504,203 +1316,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ең төмен күнкөріс деңгейіне екі еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
-[...151 lines deleted...]
-</w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыстың жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1818,215 +1514,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр – Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне жылына 1 рет – 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...34 lines deleted...]
-        <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға жылына 1 рет 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға, жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдарға жылына 1 рет 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға, жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдарға жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      саяси қуғын-сүргіндер құрбандарына және саяси қуғын-сүргіндерден зардап шеккендерге жылына 1 рет 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      саяси қуғын-сүргіндер құрбандарына және саяси қуғын-сүргіндерден зардап шеккендерге жылына 1 рет 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз – Семей ядролық сынақ полигонының жабылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарға жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарға жылына 1 рет 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 1 қазан – Қарттар күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2054,51 +1676,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірінші және екінші топтағы мүгедектігі бар адамдарға, оның ішінде он сегіз жасқа дейінгі мүгедектігі бар балаларға жылына 1 рет 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      барлық топтағы мүгедектігі бар адамдарға, мүгедектігі бар балаларға жылына 1 рет 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 16 желтоқсан – Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2110,157 +1732,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, жылына 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...105 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына өтініш бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2270,159 +1786,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістерді есепке алмағанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей зілзала немесе өрт салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір мезгілде 100 ( бір жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...35 lines deleted...]
-      әлеуметтік маңызы бар аурулары (қатерлі ісіктері, адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы) бар адамдарға жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      дүлей апаттың салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (бір жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (бір жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға, жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
-      </w:r>
-[...52 lines deleted...]
-      пробация қызметіне тіркелген күнінен бастап үш айдан кешіктірмей пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2456,569 +1936,247 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> баптарында көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлық-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 40 (қырық) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> баптарында көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторий-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кірістерді ескере отырып бір рет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Абилитациялаудың мен оңалтудың жеке бағдарламасына сәйкес Қазақстан Республикасының шегінде санаторий-курорттық емделуге жолдама құнын өтеуге санаторий-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасы бойынша зейнеткерлерге ақы төлеу туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіштен аспайтын мөлшерде.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұлғаның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
-[...499 lines deleted...]
-</w:t>
+      3) тұлғаның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру туралы мәліметтер алынған жағдайларда жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Егіндікөл ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3064,185 +2222,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған жағдайларда тоқтатылады.</w:t>
-[...133 lines deleted...]
-</w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсету негіздерін жоғалту туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті төлеу көрсетілген мән-жайлар туындаған айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3372,68 +2432,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8C16-2 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егіндікөл аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Егіндікөл ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Егіндікөл аудандық мәслихатының 2016 жылғы 16 қыркүйектегі № 6С7-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3667,55 +2727,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4041,31 +3101,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>