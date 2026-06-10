--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57e21f3" w14:textId="57e21f3">
+    <w:p w14:paraId="88f2287" w14:textId="88f2287">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бұланды ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Бұланды аудандық мәслихатының 2024 жылғы 22 мамырдағы № 8С-19/15 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 30 мамырда № 8760-03 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Ақмола облысы Бұланды аудандық мәслихатының 2024 жылғы 22 мамырдағы № 8С-19/15 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 30 мамырда № 8760-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Бұланды аудандық мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-38/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +192,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Бұланды аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Бұланды ауданында тұрғын үй көмегін көрсету мөлшері және қағидасы осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бұланды аудандық мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-38/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Бұланды аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -568,470 +666,582 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8C-19/15 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бұланды ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Бұланды ауданында тұрғын үй көмегін көрсету мөлшері және қағидасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Бұланды аудандық мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-38/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Бұланды ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Бұланды ауданында тұратындарға:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Бұланды ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...87 lines deleted...]
-      2. Тұрғын үй көмегін тағайындау "Бұланды ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1- тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Ақмола облысы Бұланды аудандық мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-38/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - Ақмола облысы Бұланды аудандық мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8C-38/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) Қағидаларға сәйкес тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсету тәртібі</w:t>
-[...59 lines deleted...]
-      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1123,242 +1333,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8C-19/15 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұланды аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бұланды ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Бұланды аудандық мәслихатының 2021 жылғы 16 ақпандағы № 7С-7/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8367 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2."Бұланды аудандық мәслихатының 2021 жылғы 16 ақпандағы № 7С-7/1 "Бұланды ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" Бұланды аудандық мәслихатының 2023 жылғы 10 тамыздағы № 8С-7/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8608-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Бұланды аудандық мәслихатының 2021 жылғы 16 ақпандағы № 7С-7/1 "Бұланды ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" Бұланды аудандық мәслихатының 2023 жылғы 16 қарашадағы № 8С-10/16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8646-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1684,31 +1894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>