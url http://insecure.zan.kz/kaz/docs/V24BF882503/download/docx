--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1a63ca" w14:textId="b1a63ca">
+    <w:p w14:paraId="acbf41f" w14:textId="acbf41f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Астрахан ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Астрахан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Астрахан аудандық мәслихатының 2024 жылғы 23 тамыздағы № 8С-24-3 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 02 қыркүйекте № 8825-03 болып тіркелді. Тақырыбы жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 2026 жылғы 10 наурыздағы № 8С-48-4 шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +192,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес Астрахан аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астрахан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> сәйкес айқындалсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы шешімнің сәйкес Астрахан ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Астрахан аудандық мәслихатының "Астрахан ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" 2020 жылғы 4 қыркүйектегі № 6С-71-4 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8019 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -568,212 +684,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-24-3 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астрахан ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
+        <w:t xml:space="preserve"> Астрахан ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Астрахан ауданында тұратындарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау Астрахан ауданының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -783,235 +937,297 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 10 (он) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...35 lines deleted...]
-      Электр энергиясын тұтыну нормасы айына бір адамға 50 (елу) киловатт мөлшерінде белгіленді.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі (бес) 5 пайыз мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші нормалар шегінде Қағидалардың 4-1-тармағында белгіленген нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) Қағидаларға сәйкес тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1035,55 +1251,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1409,31 +1625,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>