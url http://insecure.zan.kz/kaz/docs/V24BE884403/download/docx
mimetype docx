--- v0 (2025-11-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a171e3f" w14:textId="a171e3f">
+    <w:p w14:paraId="594271d" w14:textId="594271d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атбасар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Атбасар ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Атбасар аудандық мәслихатының 2024 жылғы 21 қазандағы № 8С 21/3 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 23 қазанда № 8844-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 36/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,75 +209,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Атбасар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. Атбасар ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің 1-қосымшасына сәйкес бекітілсін"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 36/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы шешімнің </w:t>
+      Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Атбасар ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -533,65 +651,119 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Атбасар ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Атбасар ауданында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 36/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегi жергiлiктi бюджет қаражаты есебiнен, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға), Атбасар ауданында тұратындарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
@@ -645,68 +817,66 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының тұрғын үй көмегiн есептеуге қабылданатын шығыстары жоғарыда көрсетiлген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Атбасар ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -716,127 +886,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 6 (алты) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...17 lines deleted...]
-      Өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде бір адамға 18 (он сегіз) шаршы метр алынады. Жалғыз тұратын азаматтар үшін өтемақы шараларымен қамтамасыз етілген тұрғын үй алаңының нормасы ретінде 30 (отыз) шаршы метр алынады.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 5 (бес) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) Қағидаларға сәйкес тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына немесе "электрондық үкімет" веб - порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -844,89 +978,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      8. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды көрсетілетін қызметті алушылардың жеке шоттарына аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -1085,252 +1219,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С 21/3 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атбасар аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Атбасар аудандық мәслихатының "Атбасар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" 2021 жылғы 28 мамырдағы № 7С 4/9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22934 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Атбасар аудандық мәслихатының "Атбасар аудандық мәслихатының 2021 жылғы 28 мамырдағы № 7С 4/9 "Атбасар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 27 мамырдағы № 7С 19/20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28376 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Атбасар аудандық мәслихатының "Атбасар аудандық мәслихатының 2021 жылғы 28 мамырдағы № 7С 4/9 "Атбасар ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 23 тамыздағы № 8С 7/13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С 21/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8610-03 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1656,31 +1790,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>