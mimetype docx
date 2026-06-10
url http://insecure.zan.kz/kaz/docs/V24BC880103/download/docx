--- v0 (2025-12-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e3579a" w14:textId="8e3579a">
+    <w:p w14:paraId="067988d" w14:textId="067988d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,87 +76,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақкөл ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Ақкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақмола облысы Ақкөл аудандық мәслихатының 2024 жылғы 22 шілдедегі № С 25-1 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 25 шілдеде № 8801-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 53-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,54 +210,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Ақкөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы шешімнің қосымшасына сәйкес Ақкөл ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі айқындалсын.</w:t>
+      1. Ақкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің 1-қосымшасына сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 53-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ақкөл ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Ақкөл аудандық мәслихатының 2021 жылғы 12 наурыздағы № С 2-1 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8405 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -500,54 +600,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақкөл ауданында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Ақкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 53-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -701,69 +839,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының көрсетілетін қызметті алушының жиынтық кірісіне 7 (жеті) пайыз мөлшерінде шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...17 lines deleted...]
-      Тұрғын үй көмегін тағайындау кезінде әр адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+      4 Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі жеті (7) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 53-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -829,51 +1029,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірістері мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      8. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 53-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -935,55 +1215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1309,31 +1589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>