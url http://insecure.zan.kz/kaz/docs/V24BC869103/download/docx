--- v0 (2025-11-28)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d0950b" w14:textId="8d0950b">
+    <w:p w14:paraId="71da62f" w14:textId="71da62f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1045,51 +1045,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіпте көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет, екі жылда 1 рет) көрсетіледі.</w:t>
+      5. Жүгінген айдан бастап әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет, екі жылда 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 57-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндер тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1640,68 +1702,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр - Жеңіс күніне:</w:t>
-      </w:r>
-[...16 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1936,98 +1980,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 57-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына кірістерді есепке алмай өтініш бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік маңызы бар аурулары (қатерлі ісіктері, туберкулез, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, бірінші типті қант диабеті) бар адамдарға жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      2) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2098,62 +2204,106 @@
       7) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне, 1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде бір рет 40 (қырық) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік- курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) Ұлы Отан соғысының ардагерлеріне коммуналдық қызметтері үшін шығындарын өтеуге ай сайын 100 (жүз) пайыз мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ С 57-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2194,98 +2344,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға, коммуналдық қызметтер үшін шығындарын төлеуге ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 57-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек өтініш бойынша табыстарды ескере отырып мұқтаж азаматтардың келесі санаттарына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен көп балалы отбасылардан шыққан, Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын студенттерге, оқу орнынан анықтама негізінде, оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 57-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіштен аспайтын мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Ақмола облысы Ақкөл аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 57-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3077,31 +3395,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>