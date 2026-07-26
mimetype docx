--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="71da62f" w14:textId="71da62f">
+    <w:p w14:paraId="83fcb1e" w14:textId="83fcb1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3021,55 +3021,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3395,31 +3395,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>