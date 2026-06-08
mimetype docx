--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30b053e" w14:textId="30b053e">
+    <w:p w14:paraId="5c59d70" w14:textId="5c59d70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -557,104 +557,142 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степногорск қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Ақмола облысы Степногорск қалалық мәслихатының 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-30/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Осы Степногорск қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 (бұдан әрі – Үлгілік қағидалар) </w:t>
+        <w:t>
+      1. Осы Степногорск қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 (бұдан әрі – Үлгілік қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және Степногорск қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
+        <w:t> сәйкес әзірленді және Степногорск қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар Степногорск қаласының аумағында тұрақты тұратын адамдарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -845,112 +883,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері.</w:t>
-      </w:r>
-[...60 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1109,2553 +1085,1820 @@
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіпте көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет, екі жылда 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндер тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 мамыр – Отан қорғаушы күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 9 мамыр – Жеңіс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Тəуелсіздік күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ең төмен күнкөріс деңгейіне 1,5 еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күніне 5 (бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 мамыр – Отан қорғаушы күніне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 9 мамыр – Жеңіс күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаза тапқан әскери қызметшілердің отбасыларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне 10 (он) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси қуғын-сүргiндер құрбандарына және саяси қуғын-сүргiндерден зардап шеккендерге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күніне 5 (бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең төменгі және ең төменгі зейнетақы мөлшерінен төмен зейнеткерлерге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күніне 5 (бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнеткерлік жасқа дейінгі барлық топтағы мүгедектігі бар адамдарға, оның ішінде он сегіз жасқа дейінгі мүгедектігі бар балаларға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Тəуелсіздік күніне 60 (алпыс) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңымен белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек мұқтаж азаматтардың (отбасылардың) келесі санаттарына өтініш бойынша кірістерді есепке алмағанда бір рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, 200 (екі жүз) айлық есептік көрсеткіш мөлшеріне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей, 200 (екі жүз) айлық есептік көрсеткіш мөлшеріне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бас бостандығынан айыру орындарынан босатылған адамдарға, босатылған күннен бастап үш айдан кешіктірмей 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек мұқтаж азаматтардың (отбасылардың) келесі санаттарына өтініш бойынша кірістерді есепке алмағанда көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) химиопрофилактика кезеңінде туберкулез жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7 – баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 40 (қырық) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7 – баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға Қазақстан Республикасының аумағы бойынша темір жол немесе автомобиль жолаушылар көлігімен санаторийге немесе госпитальға емделуге екі жаққа жол жүру құнын өтеуге жөнелту станциясынан емдеу немесе емдеуге жатқызу орнына дейін және кері қайтуға растайтын құжаттарды ұсынған кезде жылына 1 рет 20 (жиырма) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген бірінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емдеуге алып жүруге, жылына 1 рет санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек мұқтаж азаматтардың (отбасылардың) келесі санаттарына өтініш бойынша кірістерді есепке алмағанда ай сайын көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) амбулаториялық емдеудегі туберкулез ауруы бар адамдарға 6 айдан артық емес 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық сақтау ұйымдарында есепте тұрған миокардтың жіті инфаргін (алғашқы 6 ай) алған адамдарға, 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейіне 1,5 еселік қатынаста шектен аспайтын мұқтаж азаматтардың (отбасылардың) келесі санаттарына өтініш бойынша, жылына 1 рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) денсаулық сақтау ұйымдарында есепте тұрған барлық топтағы мүгедектігі бар адамдарға, мүгедектігі бар балаларға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пробация қызметінің есебінде тұрған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Степногорск қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...2445 lines deleted...]
-      19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>