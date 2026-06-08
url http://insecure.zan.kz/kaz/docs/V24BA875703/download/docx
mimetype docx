--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34eb53c" w14:textId="34eb53c">
+    <w:p w14:paraId="e62bbf1" w14:textId="e62bbf1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көкшетау қаласында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Көкшетау қалалық мәслихатының 2024 жылғы 28 мамырдағы № С-12/8 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 29 мамырда № 8757-03 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Ақмола облысы Көкшетау қалалық мәслихатының 2024 жылғы 28 мамырдағы № С-12/8 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 29 мамырда № 8757-03 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Ақмола облысы Көкшетау қалалық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-32/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,54 +250,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Көкшетау қаласында тұрғын үй көмегін көрсету мөлшері және тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Көкшетау қаласында тұрғын үй көмегін көрсету мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Көкшетау қалалық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-32/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -589,442 +689,438 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көкшетау қаласында тұрғын үй көмегін көрсету мөлшері және тәртібі 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Көкшетау қаласында тұрғын үй көмегін көрсету мөлшері және тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Көкшетау қалалық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-32/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) Көкшетау қаласында тұратындарға ұсынылады.</w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Көкшетау қаласында аумағындағы тұрақты тіркелген және тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығында тұрғын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Көкшетау қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі - көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар 5 (бес) пайыздан асырмай белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері және тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Тұрғын үй көмегін алуға үміткер көрсетілетін қызметті алушының жиынтық кірісін тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      4. Тұрғын үй көмегін алуға үміткер көрсетілетін қызметті алушының жиынтық кірісін тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) айқындалған тәртіпте есептейді.</w:t>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+        <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) айқындалған тәртіпте есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидаларының 4-1 тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
+      6. Телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтер өтемақысы "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) бекітілген Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...135 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін тағайындау үшін, Қағидаларға сәйкес, көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тоқсанына бір рет ""Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі және коммуналдық қызметтерінің шығыстары алдындағы тоқсан үшін есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғын үй көмегі көрсетілетін қызметті алушыға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп -ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тұрғын үй көмегi тағайындау қала бюджетiнде тиiстi қаржылық жылға қарастырылған қаражат шегiнде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші келесі тәртіппен жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді тұтынуға өтемақы коммуналдық қызметтердің жеткізушілеріне жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1188,282 +1284,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С-12/8 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көкшетау қалалық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Көкшетау қаласында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" Көкшетау қалалық мәслихатының 2020 жылғы 9 сәуірдегі № С-42/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7801 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Көкшетау қалалық мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы" Көкшетау қалалық мәслихатының 2022 жылғы 16 мамырдағы № С-17/14 шешімінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28183 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Көкшетау қалалық мәслихатының 2020 жылғы 9 сәуірдегі № С-42/7 "Көкшетау қаласында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Көкшетау қалалық мәслихатының 2023 жылғы 14 сәуірдегі № С-2/12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8543-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Көкшетау қалалық мәслихатының 2020 жылғы 9 сәуірдегі № С-42/7 "Көкшетау қаласында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" Көкшетау қалалық мәслихатының 2023 жылғы 24 қарашадағы № С-8/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8664-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1789,31 +1885,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>