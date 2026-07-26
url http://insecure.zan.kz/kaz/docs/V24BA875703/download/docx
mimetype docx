--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e62bbf1" w14:textId="e62bbf1">
+    <w:p w14:paraId="580f2cd" w14:textId="580f2cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1511,55 +1511,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1885,31 +1885,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>