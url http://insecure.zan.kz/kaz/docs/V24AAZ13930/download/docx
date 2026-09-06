--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cea8ed4" w14:textId="cea8ed4">
+    <w:p w14:paraId="c5888d4" w14:textId="c5888d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -255,58 +255,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Астана қаласы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Астана қаласы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1609,51 +1626,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 14.02.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 14.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267/34-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1902,986 +1929,1018 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Немесе өрт өткелдерінің екі жағындағы жобаланған объектілерден инсоляция мен шегіністерді ескере отырып, қысқа және ұзын жақтардың арасындағы саңылаулардың (тұрмыстық қашықтықтардың) ең аз мөлшері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Мыналарға:</w:t>
+      17. Биіктігі 3 қабатқа дейінгі (жер деңгейінің белгісінен шатырдың жотасына дейінгі биіктігі 12 метрден аспайтын) тұрғын немесе қоғамдық ғимараттар арасындағы ең аз арақашықтық инсоляция нормаларына және рұқсат етілетін өртке қарсы арақашықтықтарға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) алып тасталды - Астана қаласы мәслихатының 14.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 267/34-VIII</w:t>
+        <w:t xml:space="preserve">Ескерту. 17-тармақ жаңа редакцияда -- Астана қаласы мәслихатының 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/58-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      2) 3 қабатқа дейінгі тұрғын немесе қоғамдық ғимараттардың арасындағы алшақтықтың ең аз мөлшері (жер деңгейінің белгісінен шатырдың жотасына дейін биіктігі бойынша 12 метрден аспайды, инсоляция нормаларына және рұқсат етілген өртке қарсы алшақтықпен айқындалады).</w:t>
+    <w:bookmarkStart w:name="z120" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Жалпыға ортақ пайдаланылатын автомобиль жолының бөлінген жолағы шегінде жол қызметі объектілерін, сыртқы (көрнекі) жарнаманы, полиция бекеттерін, санитариялық-эпидемиологиялық бақылау, кедендік, шекаралық, көліктік бақылау, ветеринариялық және фитосанитариялық бақылау бекеттерін, антенналық-діңгекті құрылыстарды және (немесе) ұялы немесе спутниктік байланыс жабдықтарына арналған тіректерді, автоматтандырылған өлшеу станцияларын және талшықты-оптикалық байланыс желілерін қоспағанда, ғимараттар мен құрылыстар салуға, сондай-ақ инженерлік коммуникациялар жүргізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z121" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2035 жылға дейін К-1 айналма жолының солтүстік бөлігінде, Өндіріс тас жолының бойында, К-1 айналма жолының солтүстік-шығыс бөлігінде, Алаш тас жолының бойында, айналма жолдың шығыс бөлігінде, "Астана – Қарағанды" автомобиль жолының бойында егжей-тегжейлі жоспарлау жобаларымен, магистральдық инженерлік желілермен және әлеуметтік инфрақұрылыммен қамтамасыз етілмеген объектілердің құрылысына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 14.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 267/34-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve">Ескерту. Шешім 17-1-тармақпен толықтырылды -- Астана қаласы мәслихатының 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461/58-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қала аумағын қала құрылыстық игеру кезінде адам өмірі мен денсаулығына әсер ететін техногендік және табиғи факторлардан қауіпсіздікті қамтамасыз ету үшін және жекелеген учаскелерде ылғалдылық консистенциясының және жерасты суларының көтерілуінің жоғары көрсеткіші бар алаңдарды жобалау, салу және пайдалану кезінде шарттар мен нормативтік талаптарды сақтау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мұнара түріндегі ғимараттарды орналастыру кезінде қашықтықты барлық тұрғын үй-жайлардың инсоляциясын қамтамасыз ету нормаларын ескере отырып қабылдау, бірақ бірінші қабаттардың көлемі бойынша біріктірілген бір сызыққа орналастырған жағдайда 23 метрден кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қала аумағындағы ғимараттар мен құрылыстардың қасбеттері қала сапасының және қоршаған қала құрылысы ортасының айрықша эстетикалық сипаттамаларын (стильдік және композициялық тұтастығын, ырғағын, өлшемдер сәйкестігі мен тепе-теңдігін, сырттай қабылдануын, ашық және жабық кеңістіктердің тепе-теңдігін) көрсетуі, жобалық құжаттамада қарастырылған сәулет-қала құрылысы келбетіне және (немесе) келісілген нобайлық жобаға сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қасбеттегі терезелер мен витриналардың орналасуы, олардың көлемдері, құрылғының сипаты мен сыртқы түрі түстік шешімін қоса алғанда, ғимараттың техникалық құжаттамасына, ғимараттың жобасында қарастырылған ғимараттың көлденең және тік осьтері жүйесіне, симметриясына, биіктігі бойынша тұрақтылығына, ырғағына, көлемдік-кеңістіктегі шешіміне, ғимарат жобасына және сәулеттік-жоспарлау тапсырмасына сәйкес келуі тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кіру топтарын (кіреберістерді) орнату және жабдықтау ғимарат қасбетінің сыртқы түріне және сәулет-жоспарлаудың түпкі ойына, жаяу жүргіншілер мен көлік қозғалысының қолайлылығы мен қауіпсіздігіне зиян келтірмеу арқылы конструкциялардың сенімділігін, қауіпсіздігін қамтамасыз етуді ескере отырып, келісілген және бекітілген жобалау құжаттамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Ғимараттардың сыртқы сәулеттік келбетін сақтау, сәндік-көркемдік элементтердің көрнекі қолжетімділігі үшін және қасбеттердің ең аз зақымдануы үшін кіреберіс топтары (кіреберістері) ғимараттың жобалық құжаттамасына және қасбеттің архитектуралық төлқұжатына сәйкес шатырлармен (күнқағарлармен) жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Лоджиялар мен балкондардың ғимараттардың қасбеттерінде орналасуы, оларды орналастыру сипаты мен сыртқы түрі жобалау құжаттамасында қарастырылған қасбеттің сәулеттік шешіміне немесе қасбеттің сәулет паспортына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Балкондар, лоджиялар, эркерлер ғимараттың бүкіл биіктігі бойынша болуға (балконның, лоджиялардың, эркердің ғимараттағы қабаты мен орналасуына қарамастан) және ғимаратты немесе құрылысты салу кезінде қолданылатын жобалау құжаттамасына сәйкес болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Балкондар және лоджиялар түр-түсінің шешімдері қасбеттердің сәулеттік шешімдеріне және ғимаратты немесе құрылысты салу кезінде қолданылатын жобалау құжаттамасына сәйкес болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Берілген cәулет-жоспарлау тапсырмасында көзделген қасбеттің эстетикасын және ғимараттың сәулеттік келбетін бұзбайтын себеттерде қасбеттерге кондиционерлерді орналастыру. Бөлінген тауашалар болмаған жағдайда, кондиционерлерді орналастыру үй Кеңесінің не "тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пәтер иелерінен шешім қабылдауға уәкілетті басқа органның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Техникалық жабдықты орналастыру бекіткіштің сәулеттік сыртқы қабатпен барынша аз жанасуын, тиімді орнату және оның технологиялылығын, бекітудің стандарт конструкцияларын пайдалана отырып, жабдықты орналастырудың кешенді шешімін ескеріп, қасбет сәулетінің сыртқы түрі мен техникалық жай-күйіне зиян келтірмей жүргізілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Инженерлік жабдықты пайдалану қасбеттің сыртқы түріне және техникалық жағдайына зиян келтірмеуі, айналасындағыларға қолайсыздық туғызбауы тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Сәулеттік келбетті қалыптастыру және қала құрылысын жоспарлау барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аумақтың қауіпсіздігі мен жайлылығының жоғары деңгейін қамтамасыз ету (аулаларды жеткілікті көлемде жарықтандыруды ұйымдастыру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) демалыс аймақтары мен шаруашылық аймақтарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аула аумағының жабынын мақсатына қарай пайдалану (асфальт жабыны, плитка жабыны, балалар алаңдары үшін аралас резеңке-ағаш төсемі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сәулеттік келбетке (Дизайн кодқа) сәйкес жасалған шағын сәулеттік пішіндер, халықтың қозғалысы шектеулі топтарына арналған жабдықтар, орындықтар, қоқыс салғыштар, гүл құмыралары, балалардың ойын кешендері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тұрғын ғимараттардан кемінде 10 метр қашықтықта тұрақ орындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) халықтың қозғалысы шектеулі топтары үшін кедергісіз жаяу жүргіншілер ортасын (пандустар, тактильді тақтайшалар және көтерілген жаяу жүргіншілер өткелдері) ұйымдастыру қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сәулеттік жарықтандыруға міндетті түрде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) биік ғимараттар, теледидар және радио мұнаралары, жаяу жүргіншілер мен автомобиль көпірлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ғибадат объектілері, мәдени орталықтар, театрлар, кинотеатрлар, концерт залдары, мұражайлар мен көрме орталықтары, вокзалдар, әуежай, жерасты және жерүсті өткелдері, спорт және қонақүй кешендері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ерекше қоғамдық маңызы бар объектілер: қалалық функцияларды және қаланың әкімшілік орталықтарының функцияларын жүзеге асыруға арналған ғимараттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ерекше маңызы бар объектілер: алаңдардың жоспарлы осьтерінде, радиалды және айналма магистральдар мен қала өзендері жағалауларының, магистральдардың, жағалаулар мен бульварлардың осьтері мен иілімдерінде, олардың қиылыстарында орналасқан қоғамдық және тұрғын үй ғимараттары; негізгі автомагистральдардың бойында орналасқан өндірістік ғимараттар, инженерлік құрылыстар (құбырлар, құрылыс крандары, биік мачталы жарық беру қондырғылары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ерекше тарихи және сәулеттік маңыздылығы бар объектілер: тарих, сәулет ескерткіштері, монументтер, субұрқақтар және қорғаныш аймақтарының режимін ескере отырып, қалпына келтірілгендерді қоса алғанда, бақ-саябақ өнерінің объектілері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзге коммерциялық объектілерді сәулеттік жарықтандыру кәсіпкерлік субъектілерінің қалауы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Инженерлік желілер мен құрылыстарды жобалау және салу, оның ішінде жеке құрылыс салушылардың қаражаты есебінен жүзеге асырылатындар кейіннен техникалық қызмет көрсетуді және үздіксіз жұмыс істеуін қамтамасыз ету үшін желілерді кейіннен тиісті қалалық қызметтердің балансына беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммуникациялық тоннелдердің, каналдардың құрылысын ашық тәсілмен төсеуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Инженерлік желілерді жобалау инженерлік дәліздер аймақтарының шегінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Инженерлік желілер мен автомобиль жолдарын жобалау мен салуды қаланың қала құрылысы құжаттамасында (Бас жоспарда, егжей-тегжейлі жоспарлау жобаларында және (немесе) құрылыс салу жобаларында) бекітілетін көшелердің қызыл сызықтары шегінде, қажет болған жағдайда тар, таулы, биік таулы жағдайларда немесе қорғалатын табиғи аумақтарда жоспар элементтерінің параметрлерін, бойлық бейіндегі еңістерді, тротуарлар мен веложолдарды қоса алғанда, көшелер мен жолдардың көлденең пішінінің параметрлерін негіздей отырып, есептік жылдамдықпен қозғалыс қауіпсіздігін қамтамасыз ететін іс-шараларды әзірлеп, қолданыстағы қозғалыс жылдамдығына және есептелген автомобильдің өлшемдеріне байланысты есептеу арқылы жүзеге асыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Қала көшелері мен орамішілік аумақтардың жол төсемдерін салу, қайта жаңарту және жөндеу Қазақстан Республикасының нормативтік құқықтық актілерінің талаптарына сәйкес жүргізілуі тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жол қозғалысын ұйымдастыру жобаларын әзірлеу кезінде жолдарды салу, қайта жаңарту және жөндеу, сондай-ақ қаланың көше-жол желісін күтіп-ұстау және пайдалану кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көлік қозғалысы қарқынды көшелер мен жолдарда, екі бағытта да екіден көп жолақ бар жолдарда, көлік жолайрықтарында, қоғамдық көлік үшін жолақтар бөлінген көшелерде ұзақ уақыт қолданылатын таңбалау материалдарын (суық жағылатын екі компонентті пластик) қолдану. Белгілер салудың бойлық сызықтарының енін – 0,15 метр мөлшерінде қарастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаланың қалған көшелерінде қозғалыс жолақтарының саны екі бағытта да екі және одан да аз болған жағдайда, жолдарды белгілеу үшін материалдарды есептеу нәтижелеріне сәйкес таңдау қажет. Белгілер салудың бойлық сызықтарының енін – 0,12 метр мөлшерінде қарастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жылу беру маусымы кезеңінде құрылыс жобалары бойынша инженерлік желілердің құрылыс-монтаждау жұмыстарын, жолдарды қайта жаңарту және күрделі жөндеу, инженерлік желілерді жөндеуді және қалпына келтіруді қажет ететін төтенше жағдайларды қоспағанда жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Қағидалар қолданысқа енгізілгенге дейін тұрғызылған, салынған, белгіленген және тиісті түрде келісілген объектілерге осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       –––––––––––––––––––––––––––</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>