--- v0 (2025-10-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f40ca8" w14:textId="6f40ca8">
+    <w:p w14:paraId="b0b6301" w14:textId="b0b6301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 желтоқсандағы № 92 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 желтоқсанда № 35603 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 желтоқсандағы № 92 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 желтоқсанда № 35603 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1579,888 +1579,192 @@
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.07.2026 жылғы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
+        <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
-[...18 lines deleted...]
-      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>62-бабының</w:t>
+        <w:br/>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...573 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Пруденциялық нормативтердi және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттердi, оларды есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 14 қарашадағы № 192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19629 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z68" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Пруденциялық нормативтерді және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы міндетті өзге де нормалар мен лимиттерде, оларды есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2493,130 +1797,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Бірыңғай жинақтаушы зейнетақы қорының және (немесе) ерікті жинақтаушы зейнетақы қорларының қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 42 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32832 болып тіркелген) мынадай өзгерістер енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z71" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Бірыңғай жинақтаушы зейнетақы қорының және (немесе) ерікті жинақтаушы зейнетақы қорларының қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2695,330 +1999,330 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Осы айдың әрбір күнтізбелік күнінің аяғындағы жұмыс берушінің міндетті жарналары есебінен қалыптасқан "таза" зейнетақы активтерінің ағымдағы құны мына формула бойынша есептеледі (Қағидаларда белгіленген ерекшеліктерді ескере отырып):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z75" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЗАi = ЗА (i-1) + Жi + Кi + Аi - Hi - Ксi, мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z76" w:id="51"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z76" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЗА (і-1) - алдыңғы күнтізбелік күннің аяғындағы жұмыс берушінің міндетті жарналары есебінен қалыптасқан "таза" зейнетақы активтерінің ағымдағы құны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z77" w:id="52"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жі - бірыңғай жинақтаушы зейнетақы қорына осы күні түскен жұмыс берушінің міндетті зейнетақы жарналары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z78" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кі - айдың әр аптасының бірінші жұмыс күнінің соңындағы және айдың соңғы күнтізбелік күнінің соңындағы жағдай бойынша жұмыс берушінің міндетті жарналары есебінен қалыптасқан зейнетақы активтері бойынша жинақталған инвестициялық кіріс сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аі - бірыңғай жинақтаушы зейнетақы қоры жұмыс берушінің міндетті жарналарын уақтылы аудармағаны үшін осы күні алынған өсімпұл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z80" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Hi - бірыңғай жинақтаушы зейнетақы қорынан осы күнге есептелген зейнетақы төлемдері және бірыңғай жинақтаушы зейнетақы қорының шотына қателесіп түскен зейнетақы жарналарын және (немесе) өсімпұлды қайтару бойынша міндеттемелер (бірыңғай жинақтаушы зейнетақы қоры және оған қызмет көрсететін кастодиан банк түскен күні қателесіп түскен деп таныған, қаржы құралдарына орналастырылмаған және жеке тұлғалардың шартты зейнетақы шоттарына есепке алынбаған сомаларды қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z81" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КСі - айдың әр аптасының бірінші жұмыс күнінің соңындағы және айдың соңғы күнтізбелік күнінің соңындағы жағдай бойынша Қазақстан Республикасы Ұлттық Банкінің инвестициялық кірісінен комиссиялық сыйақының жинақталған сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы айдың әрбір күнтізбелік күнінің аяғындағы шартты бірліктердің жалпы саны мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жi + Аi – Hi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШБi = ШБ (i-1) + ----------------------, мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ (i -1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШБ (і-1) - осы күннің алдындағы күнтізбелік күннің аяғындағы шартты бірліктердің жалпы саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ (і-1) - осы күннің алдындағы күнтізбелік күннің аяғындағы бір шартты бірліктің құны.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3253,68 +2557,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауда-саттықты ұйымдастырушының салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12191,1150 +11495,1150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z92" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет мемлекеттердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Андорра Князьдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z94" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Антигуа және Барбуда мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z95" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Багам аралдары достастығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z96" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Барбадос мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z97" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бахрейн мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z98" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Белиз мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z99" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Бруней Даруссалам мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z100" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Вануату Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z101" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Гватемала Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z102" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Гренада мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Джибути Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Доминикан Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Индонезия Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z106" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z107" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Кипр Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z108" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z109" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Комор аралдары Федералдық Ислам Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z110" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Коста-Рика Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z112" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Либерия Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Лихтенштейн Князьдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Маврикий Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z115" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) Португалия (Мадейра аралдарының аумақтары бөлігінде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Мальдив Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Мальта Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z118" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Маршалл аралдары Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) Монако Князьдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) Мьянма Одағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z121" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) Науру Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) Нигерия Федеративтік Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z124" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) Жаңа Зеландия (Кук және Ниуэ аралдарының аумағы бөлігінде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z125" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z126" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) Палау Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) Панама Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) Тәуелсіз Самоа мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z129" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) Сейшель аралдары Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z130" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) Сент-Винсент және Гренадин мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z131" w:id="104"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z131" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) Сент-Китс және Невис Федерациясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z132" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) Сент-Люсия мемлекеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z133" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтары бөлiгiнде ғана):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z134" w:id="107"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z134" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ангилья аралдары; Бермуд аралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z135" w:id="108"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z135" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Британдық Виргин аралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z136" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гибралтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z137" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кайман аралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z138" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монтсеррат аралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z139" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теркс және Кайкос аралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z140" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мэн аралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z141" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z142" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) Америка Құрама Штаттары (Американдық Виргин аралдары, Гуам аралы және Пуэрто-Рико достастығының аумағы бөлігінде ғана);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z143" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Тонга Корольдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z144" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) Филиппин Республикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z145" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) Шри-Ланка Демократиялық Республикасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13608,68 +12912,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="119"/>
+    <w:bookmarkStart w:name="z148" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сапасы мен өтімділігі бойынша жіктелуі ескерілген сақтандыру (қайта сақтандыру) ұйымының активтері кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20252,68 +19556,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәндерін және оларды есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">әдістемелеріне 5-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26422,328 +25726,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 304 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="121"/>
+    <w:bookmarkStart w:name="z155" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z156" w:id="122"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z156" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 1) тармақшасына сәйкес сақтандыру холдингтеріне мынадай халықаралық қаржы ұйымдары шығарған облигацияларды сатып алуға рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z157" w:id="123"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z157" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия даму банкi (Asian Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z158" w:id="124"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z158" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия инфрақұрылымдық инвестициялар банкі (the Asian Infrastructure Investment Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z159" w:id="125"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z159" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Америкааралық даму банкi (Inter-American Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z160" w:id="126"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z160" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Африка даму банкi (African Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z161" w:id="127"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z161" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуразиялық даму банкi (Eurasian Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z162" w:id="128"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z162" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропа инвестициялық банкi (European Investment Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z163" w:id="129"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропа қайта құру және даму банкi (European Bank for Reconstruction and Development);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z164" w:id="130"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z164" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеменшік секторды дамыту жөніндегі исламдық корпорациясы (the Islamic Corporation for the Development of the Private Sector);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z165" w:id="131"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z165" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам даму банкi (Islamic Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z166" w:id="132"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z166" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық есеп айырысу банкi (Bank for International Settlements);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z167" w:id="133"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қайта құру және даму банкi (International Bank for Reconstruction and Development);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z168" w:id="134"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z168" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27043,928 +26347,928 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 304 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="135"/>
+    <w:bookmarkStart w:name="z171" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z172" w:id="136"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z172" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 48-бабы 4-тармағының 2) тармақшасына сәйкес сақтандыру (қайта сақтандыру) ұйымдарына мынадай қаржы құралдарын (акцияларды және жарғылық капиталға қатысу үлестерін қоспағанда) сатып алуға рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z173" w:id="137"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z173" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z174" w:id="138"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z174" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялары" секторының "премиум" санатына енгізілген немесе қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z175" w:id="139"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z175" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктердің Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzBВ-" төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce (Мудис Инвесторс Сервис), Fіtch (Фич) агенттіктерінің, олардың еншілес рейтингтік ұйымдарының және Нормативтердің 10-1-тармағында белгіленген талап сақталған жағдайда, Нормативтердің 10-2-тармағында белгіленген өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің (бұдан әрі – басқа рейтингтік агенттіктер) осыған ұқсас деңгейдегі рейтингі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z176" w:id="140"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктер Қазақстан Республикасының бейрезиденті-бас банкінде Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резиденттері-еншілес банктер болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z177" w:id="141"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық қаржы ұйымдарында орналастырылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар, Еуразиялық даму банкінде орналастырылған салымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z178" w:id="142"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейрезиденттер-банктерде орналастырылған, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар салымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z179" w:id="143"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа мемлекеттердің заңнамаларына сәйкес эмиссияланғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z180" w:id="144"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының жергілікті атқарушы органдары шығарған, қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z181" w:id="145"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлға шығарған борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z182" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары және Еуразиялық даму банкі Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарған борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z183" w:id="147"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z183" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z184" w:id="148"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z184" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңды тұлғаларының қызметін Қазақстан Республикасының аумағында жүзеге асыратын қор биржасының ресми тізіміне енгізілген мемлекеттік емес борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z185" w:id="149"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z185" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңды тұлғаларының "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасындағы жария сауда-саттыққа жіберілген мемлекеттік емес борыштық бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z186" w:id="150"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z186" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мынадай халықаралық қаржы ұйымдары шығарған борыштық бағалы қағаздар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z187" w:id="151"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z187" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия даму банкі (Asian Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z188" w:id="152"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z188" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия инфрақұрылымдық инвестициялар банкі (the Asian Infrastructure Investment Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z189" w:id="153"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z189" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Америкааралық даму банкі (Inter-American Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z190" w:id="154"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z190" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Африка даму банкі (African Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z191" w:id="155"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z191" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуразиялық даму банкі (Eurasian Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z192" w:id="156"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z192" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропа қайта құру және даму банкі (the European Bank for Reconstruction and Development);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z193" w:id="157"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z193" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропа инвестициялық банкі (European Investment Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z194" w:id="158"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z194" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z195" w:id="159"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z195" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке секторды дамыту жөніндегі исламдық корпорация (the Islamic Corporation for the Development of the Private Sector);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z196" w:id="160"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z196" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам даму банкі (Islamic Development Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z197" w:id="161"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z197" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жан-жақты инвестицияларға кепілдік беру агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z198" w:id="162"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z198" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скандинавия инвестициялық банкі (the Nordic Investment Bank);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z199" w:id="163"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z199" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық валюта қоры (the International Monetary Fund);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z200" w:id="164"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z200" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық даму қауымдастығы (the International Development Association);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z201" w:id="165"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z201" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық есеп айырысу банкі (the Bank for International Settlements);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z202" w:id="166"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z202" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z203" w:id="167"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z203" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қайта құру және даму банкі (the International Bank for Reconstruction and Development);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z204" w:id="168"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z204" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қаржы корпорациясы (the International Finance Corporation);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z205" w:id="169"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z205" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар борыштық бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z206" w:id="170"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z206" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттер шығарған мемлекеттік емес борыштық қағаздар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z207" w:id="171"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z207" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) тазартылған бағалы қағаздар мен металл шоттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z208" w:id="172"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z208" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қызметін Қазақстан Республикасының аумағында жүзеге асыратын жүзеге асыратын немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін, қор биржасының ресми тізіміне енген инвестициялық қорлардың бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z209" w:id="173"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z209" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе пайлары бойынша баға белгілеу негізгі қор индекстеріне байланысты, Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z210" w:id="174"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z210" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Morningstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z211" w:id="175"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z211" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша бағалы қағаздың және (немесе) эмитенттің "В-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар исламдық қаржыландыру құралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z212" w:id="176"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z212" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасының заңды тұлғаларын исламдық қаржыландыру құралдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z213" w:id="177"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z213" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандыру (қайта сақтандыру) ұйымдары тәуекелдерді хеджирлеу мақсатында осы Тізбеге және осы қаулыда белгіленген заңды тұлғалардың сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары немесе сақтандыру холдингтері сатып алатын акцияларына (жарғылық капиталға қатысу үлестеріне) қойылатын талаптарға сәйкес сақтандыру (қайта сақтандыру) ұйымдарының сатып алуына рұқсат етілген қаржы құралдары, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдарының, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің валютасы және "евро" валютасы базалық активі болып табылатын туынды қаржы құралдарын сатып алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z214" w:id="178"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z214" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сақтандыру (қайта сақтандыру) ұйымдары уәкілетті орган немесе бағалы қағаздар нарығына кәсіби қатысушыларды тіркеген елдің уәкілетті органы берген брокерлік және (немесе) дилерлік қызметті немесе инвестициялық портфельді басқару қызметін жүзеге асыруға лицензиялары бар бағалы қағаздар нарығына кәсіби қатысушылардың қызметтерін пайдалана отырып, осы Тізбеде және Сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарда көрсетілген заңды тұлғалардың қаржы құралдарын (Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдарды қоспағанда) сатып алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28160,68 +27464,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларды есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="179"/>
+    <w:bookmarkStart w:name="z216" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген микроқаржы ұйымы активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39453,70 +38757,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z217" w:id="180"/>
+          <w:bookmarkStart w:name="z217" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент-ұйымдарының дебиторлық берешегі: 1) Андорра Князьдігі; 2) Америка Құрама Штаттары (Америкалық Виргин аралдарының, Гуам аралының және Пуэрто-Рико достастығы аумақтары бөлігінде ғана); 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -41410,70 +40714,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="181"/>
+          <w:bookmarkStart w:name="z267" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар: 1) Андорра Князьдігі; 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -43079,308 +42383,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымы активтерінің кестесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="182"/>
+    <w:bookmarkStart w:name="z317" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті микроқаржы ұйымы активтерінің есебіне түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z318" w:id="183"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z318" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №16858 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 62 қаулысында бекітілген Берілген микрокредиттер бойынша активтер мен шартты міндеттемелерді сыныптауды жүзеге асыру, берілген микрокредиттер бойынша активтерді күмәнді және үмітсізге жатқызу, сондай-ақ оларға қарсы провизиялар (резервтер) құру қағидаларына сәйкес қалыптастырылған провизияларды (резервтерді) шегере отырып, салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге жататын активтер микроқаржы ұйымының балансы бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z319" w:id="184"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z319" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, микроқаржы ұйымында түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген микроқаржы ұйымының активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 4, 5, 6, 7, 8, 9, 10 және 11-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес микроқаржы ұйымында түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z320" w:id="185"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z320" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 4, 5, 6, 7, 8, 9, 10 және 11-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z321" w:id="186"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z321" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз ету ретінде берілген салымдар сомасының 100 (жүз) пайызына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z322" w:id="187"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z322" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z323" w:id="188"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z323" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z324" w:id="189"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z324" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z325" w:id="190"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z325" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырған) салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар борышкердің тәуекел дәрежесі бойынша салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген (салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың кепілдік берілген (сақтандырылған) сомасын шегере отырып) активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z326" w:id="191"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z326" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z327" w:id="192"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z327" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда салымдардың кредиттік тәуекел дәрежесі бойынша микроқаржы ұйымының активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z328" w:id="193"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z328" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кестенің 54-тармағында көрсетілген активтер тұтынушылық микрокредиттерді, оның ішінде берілген микрокредит сомасын толық өтейтін автокөлік құралы кепілімен қамтамасыз етілген тұтынушылық микрокредиттерді қоспағанда, микрокредит сомасын толық өтейтін, кепілмен қамтамасыз етілген "Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) 2-қосымшаның 4-1-тармағына сәйкес талаптарда берілген микрокредиттерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z329" w:id="194"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z329" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кестенің 55-тармағында көрсетілген активтер "Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) 4-1-тармағына сәйкес талаптарда берілген кепілсіз микрокредиттер микрокредиттерді қоспағанда, кепілсіз тұтынушылық микрокредиттерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>