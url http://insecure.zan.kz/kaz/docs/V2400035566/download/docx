--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b05140" w14:textId="1b05140">
+    <w:p w14:paraId="b2d579f" w14:textId="b2d579f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1505,3260 +1505,3012 @@
         <w:t xml:space="preserve">
       8) қашықтан жүргізілетін мониторинг - объектіні онсыз бақылауды жүзеге асыруға мүмкіндік беретін заманауи технологияларды пайдалана отырып, ғылыми зерттеулердің орындалуын бағалау және бақылау процесі ҒҒТҚН коммерцияландыру жобалары мен бағдарламаларын іске асыру орнында мониторингтік топтың нақты қатысуы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) менеджер – мониторингтік топтың жұмысын сүйемелдеуді және ұйымдастыруды қамтамасыз ететін мониторингтік топтың мүшесі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) мониторинг актісі – мониторингті жүзеге асыру қорытындылары бойынша мониторинг тобы қалыптастыратын, оның ішінде сол жерге бара отырып, мониторинг тобының бағаларын, ұсынымдары мен қорытындыларын қағаз жеткізгіште және (немесе) осы Ережеге 1 және 2-қосымшаларға сәйкес нысанға сәйкес ұйымдастырушының автоматтандырылған цифрлық жүйесі арқылы қамтитын құжат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) мониторинг объектісі – іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың ғылыми, ғылыми-техникалық жобалары мен бағдарламалары, жобалары мен бағдарламалары, оларды орындау және аяқтау сатыларында ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобалары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) мониторингтік топ – ұйымдастырушының тиісті саладағы ғылым бағыттары бойынша мамандар болып табылатын сарапшыларды тарту жолымен жүргізілетін мониторингті жүзеге асыруға қатысатын тұлғалар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) орындаушы – уәкілетті органмен немесе салалық уәкілетті органмен не ғылыми және (немесе) ғылыми-техникалық қызметті бағдарламалық-нысаналы қаржыландыру нысанында бюджет қаражаты есебінен қаржыландырылатын ғылыми-зерттеу жұмыстарын орындауға ғылыми және (немесе) ғылыми-техникалық қызметті қаржыландыратын уәкілетті орган айқындаған заңды тұлғамен шарт жасасқан жеке немесе заңды тұлға ғылыми және (немесе) ғылыми-техникалық қызметті гранттық қаржыландыру және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландырушы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) пікір – уәкілетті органды, салалық органды және ҰҒК-ны (бұдан әрі – ҰҒК) конкурстық құжаттама пункттерін бұзу, қойылған нәтижелерге қол жеткізбеу бойынша анықталған фактілер туралы, қаржыландыруды тоқтату, қаржыландыруды азайту немесе қаражатты қайтару туралы хабардар ету үшін, сондай-ақ сараптама тобы мүшелерін өткізу орнына жіберуге кедергі болған кезде мониторингтік топ немесе менеджер қалыптастыратын еркін нысандағы құжат (мониторинг объектісі болмаған) және (немесе) құжаттарды ұсынбаған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) салалық уәкілетті орган – ғылым және ғылыми-техникалық қызмет саласындағы мемлекеттік саясатты іске асыруды және тиісті салада ғылыми зерттеулер жүргізу жөніндегі жұмыстарды үйлестіруді жүзеге асыратын орталық атқарушы орган; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ұйымдастырушы – мемлекеттік ұлттық ғылыми-техникалық сараптама орталығы" акционерлік қоғамы ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін оларды орындау және аяқтау сатыларында коммерцияландыру жобаларының іске асырылуына мониторинг жүргізу және оның қорытындыларын ҰҒК-ға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) ұйымдастырушының автоматтандырылған цифрлық жүйесі (https://is.ncste.kz) (бұдан әрі – цифрлық жүйе) – объектілер мен мониторинг субъектілерін тіркеуге, оларды өңдеуге және сақтауға, олар бойынша іздестіруді жүзеге асыруға, мониторинг актілерін қалыптастыруға, сарапшылардың дерекқорын өзектендіруге мүмкіндік беретін, сондай-ақ мониторингтік топқа және орындаушыларға (бірлесіп орындаушыларға) құжаттарға ЭЦҚ (электрондық-цифрлық қолтаңба) арқылы қол қоюға мүмкіндік беретін ұйымдастырушының ақпараттық платформасы, бағдарламалық және аппараттық құралдардың жиынтығы, интернет-ресурсы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұлттық ғылыми кеңестер – уәкілетті орган жанындағы ғылым бағыттары бойынша құрылған алқалы органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) шарт – екі немесе бірнеше адамның азаматтық құқықтар мен міндеттерді белгілеу, өзгерту немесе тоқтату туралы келісімі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">20) алып тасталды - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) шығындардың негізділігін бағалау жөніндегі сарапшы (бұдан әрі – экономикалық сарапшы) – мониторингті жүзеге асыру үшін ұйымдастырушы сараптамалық қызметтер көрсетуге арналған шарт негізінде тартатын, бөлінген қаражатты пайдаланудың негізділігіне, Қазақстан Республикасының азаматы болып табылатын, оның ішінде шетелде уақытша болатын, сонымен қатар сол мемлекеттің заңнамасына сәйкес берілген шет мемлекетте тұрақты тұруға құқығы бар құжатымен Қазақстан Республикасының азаматтарын қоспағанда, кірісті алуға бағытталған жаңа немесе жетілдірілген тауарларды, процестер мен қызметтерді нарыққа шығарудың өзектілігіне сараптамалық баға беретін, "Қаржы", "Экономика", "Есеп және аудит", "Бизнес және басқару" мамандықтары бойынша жоғары білімі бар, сондай-ақ мамандығы бойынша кемінде он жыл жұмыс өтілі бар, ҒҒТҚН коммерцияландыру жобалары үшін кемінде 5 (бес) жыл практикалық жұмыс тәжірибесінің болуы қажет және сарапшы ретінде әрекет етуді көздейтін жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) іске асыру барысы мен нәтижелілігінің мониторингі (бұдан әрі – мониторинг) - шарт талаптарына сәйкес ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін орындау және аяқтау сатыларында коммерцияландыру және оның қорытындыларын ұлттық ғылыми кеңестерге, сондай-ақ ғылыми, қаржылық және техникалық құжаттаманың сәйкестігін тексеру жолымен конкурстық рәсімдерді, сонымен қатар ұлттық қауіпсіздік және қорғаныс саласындағы бағдарламалық-нысаналы қаржыландыру және қолданбалы ғылыми зерттеулер шеңберіндегі бағдарламаларды сол жеріде мониторингтік топтың қатысуымен, ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ағымдағы іске асырылу барысын айқындау үшін ұйымдастырушының жүзеге асыратын іс-шарасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар (бұдан әрі – ІҒЗ) – бюджет қаражаты есебінен қаржыландырылатын, ІҒЗ жүзеге асыратын ғылыми ұйымдардың уәкілетті орган бекіткен тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мониторингті жүзеге асырудың қағидаттары, мақсаттары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мониторинг жүргізудің негізгі қағидаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторингті жүзеге асыру кезіндегі ашықтық, объективтілік және теңдік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) транспаренттілік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуелсіздік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ғылыми зерттеулердің экономикалық тиімділігі мен нәтижелілігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобалары мониторингін жүзеге асыру мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орындалған жұмыстардың сәйкестігін және іске асырудың барлық кезеңі үшін шартқа (шарттарға) сәйкес қабылданған міндеттемелер бойынша бюджет қаражатын жұмсаудың негізділігіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларында қойылған міндеттерге қол жеткізуді, сондай-ақ олардың күнтізбелік жоспарды, техникалық ерекшелікті орындау нәтижелілігін және іске асыруға арналған шығындардың тиімділігіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындаушының ҒҒТҚН коммерцияландыру жобаларын, ҒҒТЖБ, ІҒЗ іске асыру үшін қолданылатын шаралар, тәсілдер және әдістердің нысаналы көрсеткіштері мен индикаторларына қол жеткізуін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ҒҒТҚН коммерцияландыру жобалары, ІҒЗ, ҒҒТЖБ зерттеулерінің ғылыми-техникалық әлеуетін, ғылыми және практикалық маңыздылығын, әлеуметтік-экономикалық әсерлерді бағалау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 172</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5. ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларына мониторинг жүргізудің міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      17) ұйымдастырушының автоматтандырылған ақпараттық жүйесі (https://is.ncste.kz) (бұдан әрі – ақпараттық жүйе) – объектілер мен мониторинг субъектілерін тіркеуге, оларды өңдеуге және сақтауға, олар бойынша іздестіруді жүзеге асыруға, мониторинг актілерін қалыптастыруға, сарапшылардың дерекқорын өзектендіруге мүмкіндік беретін, сондай-ақ мониторингтік топқа және орындаушыларға (бірлесіп орындаушыларға) құжаттарға ЭЦҚ (электрондық-цифрлық қолтаңба) арқылы қол қоюға мүмкіндік беретін ұйымдастырушының ақпараттық платформасы, бағдарламалық және аппараттық құралдардың жиынтығы, интернет-ресурсы; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+      1) орындаушылардан, оның ішінде бірлесіп орындаушылардан және жеке әріптестерден ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру барысы туралы толық және сенімді ақпарат алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) ұлттық ғылыми кеңестер – уәкілетті орган жанындағы ғылым бағыттары бойынша құрылған алқалы органдар;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+      2) күнтізбелік жоспарға және конкурстық құжаттамаға сәйкес түйінді нәтижелерге қол жеткізуді айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19) шарт – екі немесе бірнеше адамның азаматтық құқықтар мен міндеттерді белгілеу, өзгерту немесе тоқтату туралы келісімі; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      3) шартқа (шарттарға) сәйкес міндеттемелер бойынша бюджет қаражатының жұмсалуын, жұмыстардың орындалуын, көрсетілетін қызметтер мен тауарлардың жеткізілу сәйкестігін, сенімділігін, негізділігін айқындау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын одан әрі іске асыруға әсер ететін тәуекелдерді айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру және тиімді аяқтау үшін бұзушылықтарды уақтылы жою және болдырмау жөніндегі ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) шартқа және конкурстық құжаттамаға сәйкес ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларының қол жеткізілген нәтижелерін талдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мониторинг нәтижелері бойынша кері қайтару құжатын жасау, оның ішінде кейіннен ҰҒК, уәкілетті органға, салалық уәкілетті органға және басқа да құзыретті органдарға жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мониторинг актілерін олар бойынша одан әрі шешім қабылдау үшін басым бағыттар бойынша тиісті ҰҒК-ге жолдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мониторингті жүзеге асыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ҒҒТЖБ, ІҒЗ және ҒҒТҚН коммерцияландыру жобаларына мониторингті құрамын ұйымдастырушы бекіткен мониторингтік топ жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мониторингтік топ құрамына 4 (төрт) адам ғана кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) менеджер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғылыми сарапшылар (қазақстандық сарапшы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экономикалық сарапшы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">20) алып тасталды - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) шығындардың негізділігін бағалау жөніндегі сарапшы (бұдан әрі – экономикалық сарапшы) – мониторингті жүзеге асыру үшін ұйымдастырушы сараптамалық қызметтер көрсетуге арналған шарт негізінде тартатын, бөлінген қаражатты пайдаланудың негізділігіне, Қазақстан Республикасының азаматы болып табылатын, оның ішінде шетелде уақытша болатын, сонымен қатар сол мемлекеттің заңнамасына сәйкес берілген шет мемлекетте тұрақты тұруға құқығы бар құжатымен Қазақстан Республикасының азаматтарын қоспағанда, кірісті алуға бағытталған жаңа немесе жетілдірілген тауарларды, процестер мен қызметтерді нарыққа шығарудың өзектілігіне сараптамалық баға беретін, "Қаржы", "Экономика", "Есеп және аудит", "Бизнес және басқару" мамандықтары бойынша жоғары білімі бар, сондай-ақ мамандығы бойынша кемінде он жыл жұмыс өтілі бар, ҒҒТҚН коммерцияландыру жобалары үшін кемінде 5 (бес) жыл практикалық жұмыс тәжірибесінің болуы қажет және сарапшы ретінде әрекет етуді көздейтін жеке тұлға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+      8. Осы Ереженің 25-тармағында көрсетілген үлестес тұлғалар мониторингтік топтың құрамына кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) іске асыру барысы мен нәтижелілігінің мониторингі (бұдан әрі – мониторинг) - шарт талаптарына сәйкес ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін орындау және аяқтау сатыларында коммерцияландыру және оның қорытындыларын ұлттық ғылыми кеңестерге, сондай-ақ ғылыми, қаржылық және техникалық құжаттаманың сәйкестігін тексеру жолымен конкурстық рәсімдерді, сонымен қатар ұлттық қауіпсіздік және қорғаныс саласындағы бағдарламалық-нысаналы қаржыландыру және қолданбалы ғылыми зерттеулер шеңберіндегі бағдарламаларды сол жеріде мониторингтік топтың қатысуымен, ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ағымдағы іске асырылу барысын айқындау үшін ұйымдастырушының жүзеге асыратын іс-шарасы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+      9. Мониторингтік топтың негізгі функцияларына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар (бұдан әрі – ІҒЗ) – бюджет қаражаты есебінен қаржыландырылатын, ІҒЗ жүзеге асыратын ғылыми ұйымдардың уәкілетті орган бекіткен тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдар.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      1) мониторингті жүргізуді 7 (жеті) жұмыс күні ішінде жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Орындаушыдан ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру шеңберінде барлық құжаттарды сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) түсіндірме беру үшін ғылыми жетекшілерді, зерттеу тобының мүшелерін, орындаушыларды, грант алушыларды, бірлесіп орындаушыларды, жеке әріптестерді және ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыруға тартылған басқа да (жауапты) тұлғаларды мониторингке шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мониторинг актісін қалыптастыру және қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржыландыруды тоқтату, қаржыландыруды азайту, бюджет қаражатын қайтару, нақты негіздемелермен анықталған бұзушылықтар туралы кері қайтару құжатын жасау және оған қол қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Заңның 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен ғылыми әдепті бұзу фактілерін анықтау кіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұйымдаструшы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымдастырушының бекітілген әдістемесіне сәйкес мониторинг объектілерінің тізімін қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сарапшыларды іріктеуді жүзеге асырады және ғылыми зерттеулердің мониторингін жүзеге асыру үшін өзге де ұйымдарды, қазақстандық ғалымдарды тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторингтік топтың тізімін қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мониторинг жүргізу жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мониторингтік топтың жұмысын үйлестіреді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг қорытындыларын тиісті ҰҒК-ге, уәкілетті органға және салалық уәкілетті органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) мониторингтік топ мүшелерін мониторинг материалдарымен таныстырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орындаушыны мониторинг басталғанға дейін күнтізбелік 15 (он бес) күн бұрын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мониторинг жүргізудің негізгі қағидаттары:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+      11. Менеджер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мониторингті жүзеге асыру кезіндегі ашықтық, объективтілік және теңдік;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+      1) мониторингтік топтың жұмысын сүйемелдеуді және ұйымдастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) транспаренттілік;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+      2) жұмыс жоспарын әзірлеуді, мониторинг актілерін ресімдеуді және қол қоюды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тәуелсіздік;</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+      3) сарапшылармен бірлесіп жабдықтың бар-жоғына және нысаналы пайдаланылуына мониторинг жүргізеді, анықталған бұзушылықтарды мониторинг актісінде көрсетеді және тіркейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларына мониторинг жүргізудің міндеттері:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+      12. Ғылыми сарапшы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+        <w:t>
+      1) шарт кестесіне сәйкес мәлімделген нәтижелерді ресімдеу үшін растайтын құжаттардың сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) күнтізбелік жоспарға және конкурстық құжаттамаға сәйкес түйінді нәтижелерге қол жеткізуді айқындау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+      2) зерттеу тобының мүшелері орындаған жұмыс нәтижелерінің шарттың талаптарына сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+        <w:t>
+      3) халықаралық ынтымақтастық туралы келісімді іске асыру шеңберінде мақсаттарға қол жеткізілгенін көрсететін растаушы құжаттарға мониторинг жүргізеді (бірлесу болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын одан әрі іске асыруға әсер ететін тәуекелдерді айқындау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+      4) сатып алынған жабдықтың (тауардың) зерттеу тақырыбының бағытына сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру және тиімді аяқтау үшін бұзушылықтарды уақтылы жою және болдырмау жөніндегі ұсыным;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+      5) шетелдік рецензияланатын ғылыми журналдарда, сондай-ақ Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым және жоғары білім саласындағы сапаны қамтамасыз ету комитеті ұсынған отандық немесе шетелдік ғылыми басылымдарда жарияланымдар мен мақалалардың және конкурстық құжаттаманың және күнтізбелік жоспардың талаптарына сәйкес қаржыландыру көзін көрсете отырып, ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларының сәйкестендіру тіркеу нөмірі мен атаулары туралы ақпараттың бар-жоғына және сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+        <w:t>
+      6) Web of Science деректер қорының Science Citation Index Expanded-та индекстелген және (немесе) Scopus дерекқорында CiteScore бойынша процентилі бар рецензияланған ғылыми басылымдарда индекстелген журналдардың процентиліне және (немесе) квартиліне конкурстық құжаттамада және күнтізбелік жоспарда белгіленген мәлімделген нәтижелерімен сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) мониторинг нәтижелері бойынша кері қайтару құжатын жасау, оның ішінде кейіннен ҰҒК, уәкілетті органға, салалық уәкілетті органға және басқа да құзыретті органдарға жолдау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+      7) орындалатын жұмыстардың күнтізбелік жоспарға, конкурстық құжаттама талаптарына сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мониторинг актілерін олар бойынша одан әрі шешім қабылдау үшін басым бағыттар бойынша тиісті ҰҒК-ге жолдау.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+      8) орындаушыда ғылыми және (немесе) ғылыми–техникалық қызмет субъектісін аккредиттеу туралы куәліктің болуына мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. ҒҒТЖБ, ІҒЗ және ҒҒТҚН коммерцияландыру жобаларына мониторингті құрамын ұйымдастырушы бекіткен мониторингтік топ жүзеге асырады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+      9) іске асырылу барысына және нәтижелілігіне (оларды орындау және (немесе) аяқтау сатыларында) мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мониторингтік топ құрамына 4 (төрт) адам ғана кіреді:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+      10) іске асырылу барысына және күтілетін нәтижелеріне әсер ететін тәуекелдерге мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) менеджер;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+      11) күтілетін нәтижелерге қол жеткізуіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ғылыми сарапшылар (қазақстандық сарапшы);</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+      12) жоспарланған және өткізілген іс-шаралар арқылы ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларының мақсаттарына қол жеткізу мүмкіндіктеріне мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Осы Ереженің 25-тармағында көрсетілген үлестес тұлғалар мониторингтік топтың құрамына кірмейді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+      13. Экономикалық сарапшы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес барлық төлемдер мен сатып алулар бойынша аяқталған операциялар фактісін растайтын бастапқы құжаттардың бар-жоғына мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      9. Мониторингтік топтың негізгі функцияларына:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+      2) шығыстар сметасы бойынша сатып алынатын жабдықтың (тауарлардың) болуына мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мониторингті жүргізуді 7 (жеті) жұмыс күні ішінде жүзеге асыру;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+      3) штаттық кестенің, лауазымдық нұсқаулықтардың, құжаттардың конкурстық құжаттамада белгіленген біліктілік талаптарына сәйкестігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Орындаушыдан ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру шеңберінде барлық құжаттарды сұрау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+      4) орындаушының жеке әріптес тарапынан келісім бойынша қаржы алғанын куәландыратын құжаттарға (егер қоса қаржыландыру болған жағдайда) мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) түсіндірме беру үшін ғылыми жетекшілерді, зерттеу тобының мүшелерін, орындаушыларды, грант алушыларды, бірлесіп орындаушыларды, жеке әріптестерді және ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыруға тартылған басқа да (жауапты) тұлғаларды мониторингке шақыру;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+      5) орындалған жұмыстар мен көрсетілетін қызметтердің сәйкестігіне, шығыстар сметасына сәйкес бюджет қаражатының жұмсалу негізділігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мониторинг актісін қалыптастыру және қою;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+      6) шығындар тиімділігіне мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қаржыландыруды тоқтату, қаржыландыруды азайту, бюджет қаражатын қайтару, нақты негіздемелермен анықталған бұзушылықтар туралы кері қайтару құжатын жасау және оған қол қою;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+      7) іске асыру барысы мен күтілетін нәтижелерге әсер ететін тәуекелдерге мониторинг жүргізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      10. Ұйымдаструшы:</w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      8) әлеуметтік-экономикалық әсерлерге мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Менеджер:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+      14. Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) мониторинг жүргізу сәтінде мониторинг тобы мүшелерінің ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру орнына кедергісіз қол жеткізуін қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) мониторингтік топтың жұмысын сүйемелдеуді және ұйымдастыруды қамтамасыз етеді;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) мониторинг жүргізу уақытында мониторинг тобының жұмысы үшін материалдық-техникалық ресурстармен (бөлме, ұйымдастыру техникасы, интернетке қолжетімділік және басқалар) қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) мониторинг жүргізу барысында мониторинг тобына ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру шеңберінде барлық сұратылған құжаттарды ұсынады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мониторингке ғылыми жетекшілердің, зерттеу тобы мүшелерінің, орындаушылардың, грант алушылардың, бірлесіп орындаушылардың, жеке әріптестердің және ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыруға басқа да тартылған (жауапты) адамдардың қатысуын қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мониторинг кезінде ғылыми жетекші болмаған жағдайда, ғылыми жетекшінің жазбаша рұқсатымен зерттеу тобы мүшелерінің ішінен жауапты тұлға орындаушы тағайындайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мониторинг туралы есеппен таныстырады және оған қол қояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) жұмыс жоспарын әзірлеуді, мониторинг актілерін ресімдеуді және қол қоюды қамтамасыз етеді;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      7) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру бойынша түсіндірмелер береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      8) қол қойылған мониторинг актісі ұсынылған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде мониторинг тобының қорытындысымен келіспеген жағдайда ұйымдастырушыға қарсылық жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) сарапшылармен бірлесіп жабдықтың бар-жоғына және нысаналы пайдаланылуына мониторинг жүргізеді, анықталған бұзушылықтарды мониторинг актісінде көрсетеді және тіркейді.</w:t>
+      15. Мониторингті жыл сайын уәкілетті орган және (немесе) салалық уәкілетті орган немесе ғылыми және (немесе) ғылыми-техникалық қызметтi қаржыландыратын уәкiлеттi орган не Ғылым қоры айқындайтын заңды тұлға шарт жасасқан күннен бастап 6 (алты) ай өткен соң объектілерді іске асыру жылдары бойынша жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілердің орындарына бару арқылы мониторинг процесінде шығыстар сметасына сәйкес материалдар мен жабдықтарды сатып алу фактісін анықтау және Шарттың күнтізбелік жоспарында көрсетілген іс-шараларды орындау, сондай-ақ қаржылық және техникалық құжаттаманың түпнұсқаларымен салыстыру және талдау жолымен ұйымдастырушыға ұсынылатын құжаттардың дұрыстығын белгілеу мақсатында мониторинг объектілерінің қызметіне кешенді мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілердің қашықтан жүргізілетін мониторингі бірінші жылы жүзеге асырылады (іске асыру мерзімі екі жылға дейінгі жобалар мен бағдарламаларды, ҒҒТҚН коммерцияландыру жобаларын қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілердің орындарына бару арқылы мониторинг жобалар мен бағдарламаларды, ҒҒТҚН коммерцияландыру жобаларын іске асырудың екінші және үшінші жылда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ғылыми сарапшы:</w:t>
-[...218 lines deleted...]
-    </w:p>
+      16. Мониторинг процесінде ҰҒК-ның үзінді көшірмелері бойынша ІҒЗ жүзеге асыру шеңберінде ғылыми инфрақұрылыммен ағымдағы қамтамасыз ету бойынша шығыстарды қозғамай, ғылыми зерттеулерге арналған шығыстарға мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Экономикалық сарапшы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+      17. Мониторинг нәтижелері бойынша мониторингтік топ осы Ережеге 1 және 2-қосымшаға сәйкес нысан бойынша мониторинг актісін қалыптастырады және қол қояды (әрбір бетіне қол қойылады) және бұдан әрі орындаушыға (ұйымның бірінші басшысы не оны алмастыратын адам және ғылыми басшы немесе жауапты адам) қол қоюға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес барлық төлемдер мен сатып алулар бойынша аяқталған операциялар фактісін растайтын бастапқы құжаттардың бар-жоғына мониторинг жүргізеді;</w:t>
+        <w:t>
+      Мониторингтік топ мониторинг нәтижелері бойынша төмендегі негізделген әрі уәжделген шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығыстар сметасы бойынша сатып алынатын жабдықтың (тауарлардың) болуына мониторинг жүргізеді;</w:t>
+      1) одан әрі қаржыландыруға ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) штаттық кестенің, лауазымдық нұсқаулықтардың, құжаттардың конкурстық құжаттамада белгіленген біліктілік талаптарына сәйкестігіне мониторинг жүргізеді;</w:t>
+      2) одан әрі қаржыландыруға ұсынылмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) орындаушының жеке әріптес тарапынан келісім бойынша қаржы алғанын куәландыратын құжаттарға (егер қоса қаржыландыру болған жағдайда) мониторинг жүргізеді;</w:t>
+      3) мониторинг тобының ескертулері жойылғаннан кейін, одан әрі қаржыландыруға ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) орындалған жұмыстар мен көрсетілетін қызметтердің сәйкестігіне, шығыстар сметасына сәйкес бюджет қаражатының жұмсалу негізділігіне мониторинг жүргізеді;</w:t>
-[...53 lines deleted...]
-      8) әлеуметтік-экономикалық әсерлерге мониторинг жүргізеді.</w:t>
+      4) ҰҒК-ның қарауына ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkStart w:name="z114" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      18. Мониторинг актісі 3 (үш) данада қалыптастырылады және қол қойылады, біріншісі ұйымдастырушыда сақталады, екіншісі уәкілетті органға немесе салалық уәкiлеттi орган, ғылыми және (немесе) ғылыми-техникалық қызметтi қаржыландыратын уәкiлеттi орган Ғылым қоры айқындайтын заңды тұлғаға беріледі, үшінші данасы орындаушыда мониторинг жүргізу орнында қалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      14. Орындаушы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+      19. Мониторинг актісімен келіспеген жағдайда орындаушы мониторинг актісінің ажырамас бөлігі болып табылатын еркін нысанда қарсылық жасайды және ұйымдастырушымен шешім қабылдау үшін тиісті ҰҒК-ға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+        <w:t>
+      20. Орындаушы мониторинг актісіне қол қоюдан бас тартқан және (немесе) жоба немесе бағдарлама, ҒҒТҚН коммерцияландыру жобалары бойынша құжаттар мен қосымша материалдарды ұсынбаған жағдайда, сондай-ақ мониторинг тобы мүшелерінің ҒҒТЖБ және ҒҒТҚН коммерцияландыру жобаларын іске асыру орнына кіруіне кедергі болған жағдайда, бұл факті мониторинг актісінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мониторинг жүргізу уақытында мониторинг тобының жұмысы үшін материалдық-техникалық ресурстармен (бөлме, ұйымдастыру техникасы, интернетке қолжетімділік және басқалар) қамтамасыз етеді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+      21. Мониторингтік топтың ұсынымдарымен мониторинг актілері тиісті ҰҒК-ге қарау және шешім қабылдау үшін мынадай мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+        <w:t>
+      1) қорытынды ҒҒТЖБ, ІҒЗ бойынша – ағымдағы есепті жылдың 1 қарашасынан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+        <w:t>
+      2) аралық ҒҒТЖБ, ІҒЗ бойынша – ағымдағы есепті жылдың 15 қарашасынан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      7) ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобаларын іске асыру бойынша түсіндірмелер береді;</w:t>
-[...94 lines deleted...]
-      Объектілердің орындарына бару арқылы мониторинг жобалар мен бағдарламаларды, ҒҒТҚН коммерцияландыру жобаларын іске асырудың екінші және үшінші жылда жүзеге асырылады.</w:t>
+      3) ҒҒТҚН коммерцияландыру жобалары бойынша – ағымдағы есепті жылдың 31 желтоқсанынан кешіктірілмей жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
-[...449 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұйымдастырушыға және мониторингтік топқа мониторинг актісінің нәтижелерін қайта қарауға немесе мониторингтік топтың қорытындысын өзгертуге жол берілмейді, оның ішінде бір жылдың ішінде бір объектіге қайта мониторинг жүргізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z150" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мониторинг барысында анықталған ескертулерді жою жөніндегі ұсынымдары бар мониторинг актісін алған орындаушы не грант алушы ескертулерді мынадай мерзімдерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аяқталу сатысындағы ҒҒТЖБ, ІҒЗ, ҒҒТҚН коммерцияландыру жобалары бойынша – ағымдағы жылғы 25 қазаннан кешіктірмей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5031,68 +4783,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми, ғылыми-техникалық жобалардың, бағдарламалардың іске асырылу барысына мониторинг актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5105,80 +4857,80 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________орын                         ____________"_____ " 202___ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Жалпы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6700,2765 +6452,77 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Күнтізбелік жоспарға сәйкес іс-шаралардың орындалуына мониторинг</w:t>
-      </w:r>
-[...2686 lines deleted...]
-        <w:t>4. Ғылыми бөлім бойынша жобаның/бағдарламаның іске асырылу барысына жүргізілетін мониторинг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -9466,164 +6530,168 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мониторинг көрсеткіштері</w:t>
+Күнтізбелік жоспарға сәйкес іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми бөлім бойынша түсініктемелер</w:t>
+Орындау мерзiмдерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәселелер және оларды шешу жолдары</w:t>
+Күнтізбелік жоспар тармақтарының іс-шараларын нақты орындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9647,61 +6715,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9788,61 +6852,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9929,61 +6989,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10079,51 +7135,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны іске асырудың әлеуметтік-экономикалық әсерлерін бағалау</w:t>
+…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10154,457 +7210,114 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...334 lines deleted...]
-            </w:pPr>
+Қорытынды: Жүргізілген іс-шаралардың сәйкестігі, қойылған мақсаттар мен міндеттерге қол жеткізу дәрежесі, қол жеткізілген нәтижелердің күнтізбелік жоспарға және Шарттардың техникалық ерекшеліктеріне сәйкестігі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...9 lines deleted...]
-        <w:t>Жабдықтың болуына және талаптарға сәйкестігіне мониторинг жүргізу</w:t>
+        <w:t>3. Алынған нәтижелер және олардың нақтылығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -10657,177 +7370,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жабдықтардың (тауар) тізімі</w:t>
-[...1 lines deleted...]
-          </w:p>
+Зияткерлік меншік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(сұраныс бойынша)</w:t>
+Нәтижелердің нақтылығы (сілтемелер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жабдықтардың (тауар) тізімі</w:t>
-[...71 lines deleted...]
-(өтініштен бас тартқан жағдайда)</w:t>
+Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10851,57 +7510,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science деректер қорының Science Citation Index Expanded-да индекстелген рецензияланған ғылыми басылымдардағы және (немесе) Scopus дерекқорында CiteScore бойынша пайыздық көрсеткіші бар рецензияланған ғылыми басылымдардағы мақала немесе шолу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10988,57 +7651,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым және жоғары білім саласындағы сапаны қамтамасыз ету комитеті ұсынған рецензияланған шетелдік немесе отандық басылымдағы мақала немесе шолу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11125,57 +7792,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Derwent Innovations Index (Web of Science, Clarivate Analytics) дерекқорына енгізілген патент</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11271,51 +7942,1179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
+Қазақстан Республикасының патенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторлық куәлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іске асыру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынақ актілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық конференциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба/бағдарлама бойынша қорғалған докторант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба/бағдарлама арқылы қорғалған магистр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11341,80 +9140,2033 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>4. Ғылыми бөлім бойынша жобаның/бағдарламаның іске асырылу барысына жүргізілетін мониторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг көрсеткіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми бөлім бойынша түсініктемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәселелер және оларды шешу жолдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми зерттеулерді жүзеге асырудағы қолданбалы әдістеменің сапасын бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми әдеп нормаларын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық-техникалық базаның, оның ішінде зерттеу жабдықтары мен аспаптарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаны іске асырудың әлеуметтік-экономикалық әсерлерін бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаны одан әрі іске асыруға әсер ететін қатерлерді айқындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүргізіліп жатқан (аяқталған) жұмыстардың сапасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының тұжырымдары мен ұсыныстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Сараптамалық қорытынды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жабдықтың болуына және талаптарға сәйкестігіне мониторинг жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықтардың (тауар) тізімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сұраныс бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықтардың (тауар) тізімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(нақты сатып алу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(өтініштен бас тартқан жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>6. Шығындардың негізділігін бағалау үшін жобаның/бағдарламаның іске асырылу барысына жүргізілетін мониторинг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14408,80 +14160,80 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Жоба/бағдарламаның жеке әріптесінің салым (бірлесіп қаржыландыру) жоспары (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15535,130 +15287,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кестедегі шығыс баптарына конкурстық құжаттамаға сәйкес өзгертулер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шет тілінде растайтын құжаттар болған жағдайда, құжаттың мемлекеттік және (немесе) орыс тіліндегі нотариалды куәландырылған аудармасын қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сараптама тобы мониторинг актісіне жобаның орындалу нәтижелерін: мониторингтің күнін, сараптамалық топтың құрамын, мониторингтің орнын, жобаның/бағдарлама нөмірін, жобаның/бағдарламаның атауын, басым бағытын, жобаны орындаушыны, жобаның/бағдарламаның ғылыми жетекшісін, есеп беру кезеңіндегі мониторингті көрсете отырып, фото, бейне материалдарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚОРЫТЫНДЫЛАР (Мониторинг тобының қорытындысы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15864,133 +15616,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғылыми жетекші: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты) (бар болған жағдайда) ______________________________ қолы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+      (тегі, аты, әкесінің аты) (ол болған жағдайда) ______________________________ қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторингтік топтың мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Менеджер: (тегі, аты, әкесінің аты) (ол болған жағдайда) __________________ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ғылыми сарапшы: (тегі, аты, әкесінің аты) (ол болған жағдайда) ____________ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Экономикалық сарапшы: (тегі, аты, әкесінің аты) (ол болған жағдайда) ______ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16165,68 +15917,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобасын іске асыру барысына мониторинг актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16239,2357 +15991,77 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________орын "____"                               ____________202_ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Жалпы ақпарат</w:t>
-      </w:r>
-[...2278 lines deleted...]
-        <w:t>Жабдықтың болуына және талаптарға сәйкестігіне мониторинг жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18605,215 +16077,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жабдықтар тізімі</w:t>
+Жоба нөмірі (жеке тіркеу нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаның атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18841,84 +16295,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапсырыс беруші</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18946,84 +16404,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім беруші</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19051,150 +16513,2440 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Грант алушы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке әріптес (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаның ғылыми жетекшісі (тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарттың нөмірі және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындаушының нақты мекен-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыландырудың жалпы сомасы, оның ішінде жылдар бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлесіп қаржыландырудың жалпы сомасы, оның ішінде жылдар бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг жүргізілетін орын(дар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг жүргізу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезеңдегі мониторинг (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаның ғылыми жетекшісі мен жеке әріптесінің байланыс деректері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>2. Күнтізбелік жоспарға сәйкес іс-шаралардың орындалу мониторингі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнтізбелік жоспар бойынша іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жабдықтың болуына және талаптарға сәйкестігіне мониторинг жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықтар тізімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг нәтижесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жағдайы, орналасқан жері, қаржылық құжаттардың түпнұсқаларының болуы, паспорттың болуы, кепілдік берілген сервистік қызмет көрсетудің болуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4. Шығындардың негізділігін бағалау бойынша жобаның іске асырылу барысына жүргізілген мониторинг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -24150,130 +23902,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кестедегі шығыс баптарына конкурстық құжаттамаға сәйкес өзгертулер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шет тілінде растайтын құжаттар болған жағдайда, құжаттың мемлекеттік және (немесе) орыс тіліндегі нотариалды куәландырылған аудармасын қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сараптама тобы мониторинг актісіне жобаның орындалу нәтижелерін: мониторингтің күнін, сараптамалық топтың құрамын, мониторингтің орнын, жобаның/бағдарлама нөмірін, жобаның/бағдарламаның атауын, басым бағытын, жобаны орындаушыны, жобаның/бағдарламаның ғылыми жетекшісін, есеп беру кезеңіндегі мониторингті көрсете отырып, фото, бейне материалдарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚОРЫТЫНДЫЛАР (Мониторинг тобының қорытындысы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24587,187 +24339,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғылыми жетекші: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты) (бар болған жағдайда) ______________________________ қолы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="120"/>
+      (тегі, аты, әкесінің аты) (ол болған жағдайда) ______________________________ қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторингтік топтың мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Менеджер: (тегі, аты, әкесінің аты) (ол болған жағдайда) __________________ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ғылыми сарапшы: (тегі, аты, әкесінің аты) (ол болған жағдайда) ___________ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Экономикалық сарапшы: (тегі, аты, әкесінің аты) (ол болған жағдайда) ______ қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25093,31 +24845,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>