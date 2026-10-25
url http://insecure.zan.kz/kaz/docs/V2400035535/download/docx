--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f0395a" w14:textId="1f0395a">
+    <w:p w14:paraId="00d6927" w14:textId="00d6927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар құнын айқындау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 25 желтоқсандағы № 610-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 26 желтоқсанда № 35535 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 25 желтоқсандағы № 610-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 26 желтоқсанда № 35535 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,296 +152,231 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.01.2025 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Масс-медиа туралы" Қазақстан Республикасының Заңы 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Республикалық деңгейде бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізу үшін сатып алынатын көрсетілетін қызметтердің құнын айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 14 маусымдағы № 209 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23084 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -456,90 +391,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -850,93 +786,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 610-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар құнын айқындау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -951,604 +881,589 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әдістеме) "Масс-медиа туралы" Қазақстан Республикасының Заңы 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және мемлекеттік емес бұқаралық ақпарат құралдарына арналған гранттар құнын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық-талдамалық бағдарлама – белгілі бір уақыт аралығында көрермендер аудиториясының қызығушылығын тудыратын оқиғалардың жинақтап қортылған, жүйеленген ақпарат пен оның талдауы ұсынылатын теле немесе радиобағдарламаның форматы. Аталған бағдарлама әртүрлі көзқарастағы оқиғаларды терең талдауды, себеп-салдарлық байланыстарды анықтауды және ықтимал салдарды болжауды қамтиды. Ақпараттық-сараптамалық хабарлар саясат, экономика, мәдениет сияқты және басқа да салалардағы әртүрлі тақырыптарды жария ететін айдарлар бойынша құрылымдалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық сипаттағы жаңалықтар – елде және шетелде болған оқиғалар туралы маңызды жане өзекті ақпаратты камтитын радиобағдарламалар форматы. Олар тындаушының күнделікті өмірін қызықтырады және әлеуметтік манызды окиғаларды,сол сияқты ресми хабарламаларды қамтуы мүмкін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анимация - графикалық әдістерді және бейнелеу өнері тәсілдерін, сондай-ақ іс-қимылдар мен көріністер жандандыра отырып компьютерлік графика мүмкіндіктерін пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудиоролик – радиоарнада шығарылатын, хронометражы 10-нан 60 секундқа дейінгі ақпараттық, әлеуметтік мазмұндағы (әлеуметтік жарнама) қысқа мерзімді ақпараттық хабарламалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бейнеролик – телевидениеге шығарылатын, хронометражы 10-нан 60 секундқа дейін созылатын ақпараттық, әлеуметтік мазмұны (әлеуметтік жарнама) бар кадрлардың қысқа мерзімді көркемдік тізбегі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бір маусымдық сериалдар – сериялар саны шектеулі аяқталған оқиға (сюжеттік желі) форматындағы әртүрлі жанрлар және бір маусымда аяқталған шығарма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вайн - ойын-сауық, танымдық немесе жарнамалық мағынаға ие қысқа бейнеролик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) веб-сериал — интернет желісі арқылы трансляциялау мақсатында шығарылатын сериалдың типі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инстаграм сериал – уақыты 60 секундқа дейін шектелген белгілі бір сюжеті бар бейне суреттеме. Цикл 8-12 серия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) инфографика – деректерді визуалды интерпретациялау (ақпараттық дизайн);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) көп маусымдық сериалдар – бірнеше жылға созылуы мүмкін және көптеген маусымнан тұратын жалғасып жатқан оқиғаны (сюжеттік желіні) білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мотиваторлар - графикалық, ақпараттық бейнелер, PNG, jpeg форматындағы, логикалық тұрғыдан ашық кескіндер түрінде, мұнда көрерменнің әртүрлі әрекеттерге мотивациясын оқуға, оларды эмоциялардың әртүрлі түрлеріне ынталандыруға және әрекетке және жетістіктерге шақыруға болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) музыкалық радиобағдарлама – музыкалық шығармалар, музыкалық шоулар, музыканттармен сұхбаттар, сондай-ақ музыка саласындағы оқиғалар туралы ақпараттар жиынтығын білдіретін радио хабарларын тарату бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ойын-сауық (әзіл-оспақ) радиобағдарлама – аудиторияны ойын-сауықпен және оның демалуын қамтамасыз етуге бағытталған бағдарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) подкаст - жүргізуші мен қонақтардың қатысуымен әртүрлі тақырыптық материалдардың сериясы (эпизодтар), оның шеңберінде әртүрлі тақырыптар талқыланып, Интернет желісінде жарияланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) реалити-шоу – сюжеті адамдар тобының (немесе топтарының) өмірге жақын жағдайдағы іс-әрекеттерін көрсету болып табылатын ойын-сауық бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) сериал – бір оқиғаны, хронометражы 20-дан 60 минутқа дейін бірнеше сериялар және (немесе) бірнеше маусым бойына дамитын сюжет желісін құрайтын эпизоттар серияларын білдіретін телевизиялық форматтағы көркем және/немесе деректі туынды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сторис – әлеуметтік желілерде фотосуреттер мен 15 секундтық бейнелерді салу функциясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) телеойын – сюжетінің негізгі элементі қойылған мақсат (сыйақы) үшін жарысу немесе ойнау болып табылатын әртүрлі телехабарлар (телевизиялық шоу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) ток-шоу – оның барысында жүргізушілер/спикерлер, қонақтар мен телекөрермендер/радио тыңдаушылар арасында берілген тақырыпта еркін пікір алмасуға болатын теле-, радиобағдарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) гиф (gif) суреттер – 256 түстен аспайтын форматта сапасын жоғалтпай сығымдалған деректерді сақтауға қабілетті графикалық бейне форматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бюджет есебінен гранттарды іске асыру шеңберінде (бұдан әрі – Қызмет) ақпараттық материалдарды дайындау (даярлау және құру) және оларды бұқаралық ақпарат құралдарында орналастыру құны осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мемлекеттік емес бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізуге арналған гранттардың базалық бағаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік емес бұқаралық ақпарат құралдары үшін гранттар құнын айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақпараттық материалдарды әзірлеу (дайындау және жасау) және оларды мерзімді баспасөз басылымдарында орналастыру жөніндегі көрсетілетін қызмет құны мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) газеттер үшін Pn=Bn x V x Kq формуласы бойынша, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pn (price) – қосымша құн салығын есепке ала отырып, ақпараттық материалды газеттерде орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1743,70 +1658,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 000 данаға дейін – 0,65;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 000 данаға дейін – 0,5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) журналдар үшін Pm=Bm x V x Kq формуласы бойынша, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pm (price) – қосымша құн салығын есепке ала отырып, ақпараттық материалдарды журналдарда орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1983,70 +1898,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 000 данаға дейін – 0,8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 000 данаға дейін – 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ақпараттық материалдарды әзірлеу (дайындау және жасау) және оларды интернет-басылымда орналастыру жөніндегі көрсетілетін қызмет құны Pi=Bi x V x Kq формуласы бойынша айқындалады, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pi (price) – қосымша құн салығын есепке ала отырып, ақпараттық материалдарды интернет-басылымда орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2165,70 +2080,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айына 5 000 000 кірушіге дейін – 1,3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айына 5 000 000 кірушіден астам – 1,4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ақпараттық материалдарды әзірлеу (дайындау және жасау) және оларды телевидениеде орналастыру жөніндегі көрсетілетін қызмет құны Ptv=Btv x V формуласы бойынша айқындалады, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ptv (price) – қосымша құн салығын есепке ала отырып, ақпараттық материалдарды телевидениеде орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2239,70 +2154,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Btv – телевидениеде орналастырылатын ақпараттық материалдың бір секунды, минуты, сериясы үшін базалық баға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – секундпен, минутпен, сериялармен есептелетін телевидениеде орналастырылатын ақпараттық материалдың көлемі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ақпараттық бағдарламаларды және аудиороликтерді әзірлеу (дайындау және жасау) және оларды радиода орналастыру жөніндегі көрсетілетін қызмет құны Pr=Br x V формуласы бойынша айқындалады, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pr (price) – қосымша құн салығын есепке ала отырып, ақпараттық бағдарламаларды радиоарнаның эфирінде орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2313,70 +2228,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Br – радиоарна эфирінде орналастырылатын ақпараттық бағдарламаның бір минуты, радиоарнада аудиороликтің бір секунды үшін базалық баға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V – минутпен есептелетін, радиоарна эфирінде орналастырылатын ақпараттық бағдарламаның көлемі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ақпараттық материалдарды әзірлеу (дайындау және жасау) және оларды интернет-басылымның әлеуметтік желілерде орналастыру жөніндегі көрсетілетін қызмет құны Pq=Bq x V формуласы бойынша айқындалады, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pq (price) – қосымша құн салығын есепке ала отырып, ақпараттық материалдарды интернет-басылымның әлеуметтік желілерінде орналастыру құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2522,68 +2437,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік емес бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізуге арналған гранттардың базалық бағалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшада орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Мәдениет және ақпарат министрінің м.а. 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12233,70 +12186,70 @@
               <w:t>
 Көрсетілетін қызметті әзірлеу/жасау үшін бір бірліктің бағасы 200 000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 + көрсетілетін қызметті орналастырғаны үшін бір бірліктің бағасы 295 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚҚС – қосылған құн салығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12320,55 +12273,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12694,31 +12647,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>