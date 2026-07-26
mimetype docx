--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a25dc7" w14:textId="6a25dc7">
+    <w:p w14:paraId="83be3ec" w14:textId="83be3ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,349 +94,429 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 28 наурыздағы № 53/НҚ "Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізілімін қалыптастыру және жүргізу қағидаларын, сондай-ақ бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізіліміне енгізу критерийлерін бекіту туралы" бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 20 желтоқсандағы № 829/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 желтоқсанда № 35510 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 20 желтоқсандағы № 829/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 желтоқсанда № 35510 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16750 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>
+      БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Жасанды интеллект және инновацияларды дамыту комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 28 наурыздағы № 53/НҚ "Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізілімін қалыптастыру және жүргізу қағидаларын, сондай-ақ бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізіліміне енгізу критерийлерін бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16750 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+        <w:t xml:space="preserve">
+      Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізілімін қалыптастыру және жүргізу қағидалары, сондай-ақ бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізіліміне енгізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>критерийлері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, аталған бұйрықпен бекітілген, осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін;</w:t>
+      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Жасанды интеллект және инновацияларды дамыту комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -723,87 +803,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 829/НҚ Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімін қалыптастыру және жүргізу қағидалары, сондай-ақ бағдарламалық қамтылым және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізіліміне енгізу өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы сенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізілімін қалыптастыру және жүргізу қағидалары, сондай-ақ сенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізіліміне бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерін енгізу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -818,756 +898,740 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасына сәйкес әзірленді және сенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізілімін қалыптастыру, жүргізу тәртібін, сондай-ақ бағдарламалық қамтылымды және электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізіліміне енгізу жөніндегі өлшемшарттарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интернет-ресурс – бірегей желілік мекенжайы және (немесе) домендік аты бар және интернетте жұмыс істейтін аппараттық-бағдарламалық кешенде орналастырылған (мәтіндік, графикалық, аудиовизуалды немесе өзге де түрдегі) ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) квазимемлекеттік сектор субъектілері-мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде құрылтайшысы, қатысушысы немесе акционері мемлекет болып табылатын ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ Қазақстан Республикасының заңнамалық актілеріне сәйкес олармен үлестес болып табылатын еншілес, тәуелді және өзге де заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) комиссия – өтінім берушілердің бағдарламалық қамтылым және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізіліміне (нен) енгізу (алып тастау) туралы, сондай-ақ сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімінде қамтылған мәліметтерге өзгерістер (толықтырулар) енгізу туралы өтінімдерін қарау кезіндегі ұсыныстар әзірлеу бойынша консультативтік-кеңесші орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қызмет алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шетелдік мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын, аудандардың, облыстық маңызы бар қалалардың, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін, квазимемлекеттік сектор субъектілерін қоспағанда, Қазақстан Республикасының аумағында электрондық өнеркәсіп өнімдерін немесе бағдарламалық қамтылымды өндіретін жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімі (бұдан әрі – тізілім) – ақпараттық қауіпсіздік талаптарына сәйкес келетін бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің елдің қорғанысын және мемлекеттің қауіпсіздігін қамтамасыз ету мақсаттары үшін құрылған тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауарлардың, жұмыстар мен көрсетілетін қызметтердің бірыңғай номенклатуралық анықтамалығы (бұдан әрі - ТЖҚ БНА) - сатып алу процестерін жоспарлау, есепке алу және талдау үшін Қазақстан Республикасының барлық реттеліп сатып алуларында қолданылатын тауарлардың, жұмыстар мен көрсетілетін қызметтердің сыныптауышы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық өнеркәсіп саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – электрондық өнеркәсіп саласындағы мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкімет" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық нысанда көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесі болып табылатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 28 қаңтардағы № 135 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13349 болып тіркелген) бекітілген ақпараттандыру объектілерін сыныптау қағидаларына сәйкес тізілімге енгізу түрі және мақсаты бойынша жіктеледі (бұдан әрі – сыныптау қағидалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімін қалыптастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13349 болып тіркелген) бекітілген ақпараттандыру объектілерін сыныптау қағидаларына сәйкес тізілімге енгізу түрі және мақсаты бойынша жіктеледі (бұдан әрі – сыныптау қағидалары).</w:t>
+        <w:t>
+      4. Тізілімді қалыптастыру "бағдарламалық қамтылымды және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімінің Тізіліміне (нен) енгізу (алып тастау), сондай-ақ олар туралы мәліметтерге өзгерістер (толықтырулар) енгізу" мемлекеттік қызметін көрсету арқылы жүзеге асырылады (бұдан әрі – мемлекеттік қызмет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тізілімді қалыптастыру "бағдарламалық қамтылымды және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімінің Тізіліміне (нен) енгізу (алып тастау), сондай-ақ олар туралы мәліметтерге өзгерістер (толықтырулар) енгізу" мемлекеттік қызметін көрсету арқылы жүзеге асырылады (бұдан әрі – мемлекеттік қызмет).</w:t>
+      5. Бағдарламалық қамтылым, егер ол мынадай өлшемшарттарға сәйкес келсе, Тізілімге енгізілуге тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Бағдарламалық қамтылым, егер ол мынадай өлшемшарттарға сәйкес келсе, Тізілімге енгізілуге тиіс:</w:t>
+      1) бағдарламалық қамтылымның ақпараттық қауіпсіздіктің белгіленген талаптарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бағдарламалық қамтылымның ақпараттық қауіпсіздіктің белгіленген талаптарына сәйкестігі;</w:t>
+      2) бағдарламалық қамтылымға айрықша мүліктік құқықтар көрсетілетін қызметті алушыға тиесілі, Қазақстан Республикасының бүкіл аумағында және айрықша құқықтың қолданылу мерзіміне қолданылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бағдарламалық қамтылымға айрықша мүліктік құқықтар көрсетілетін қызметті алушыға тиесілі, Қазақстан Республикасының бүкіл аумағында және айрықша құқықтың қолданылу мерзіміне қолданылады;</w:t>
+      3) оқшаулау үлесінің кемінде 80% көрсетілген индустриялық сертификаттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оқшаулау үлесінің кемінде 80% көрсетілген индустриялық сертификаттың болуы;</w:t>
+      4) бағдарламалық қамтылымды Қазақстан Республикасының аумағында орналасқан техникалық қолдау қызметімен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бағдарламалық қамтылымды Қазақстан Республикасының аумағында орналасқан техникалық қолдау қызметімен қамтамасыз ету;</w:t>
+      5) Бағдарламалық қамтылымның мәлімделген функционалдық және пайдалану сипаттамаларына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Бағдарламалық қамтылымның мәлімделген функционалдық және пайдалану сипаттамаларына сәйкестігі;</w:t>
+      6) бағдарламалық қамтылымның ТЖҚ БНА мәлімделген кодтарына және сыныптау қағидаларының санаттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) бағдарламалық қамтылымның ТЖҚ БНА мәлімделген кодтарына және сыныптау қағидаларының санаттарына сәйкестігі;</w:t>
+        <w:t xml:space="preserve">
+      7) мәлімделген бағдарламалық қамтылым дербес болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) мәлімделген бағдарламалық қамтылым дербес болып табылады. </w:t>
+        <w:t>
+      Егер Тізілімге енгізуге өтінім берілген бағдарламалық қамтылым дербес бағдарлама болып табылмаған жағдайда, оны Тізілімге енгізуге өтінім берушінің жұмыс істеуі үшін қажетті бағдарламалық қамтылым Тізілімде болған жағдайда жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Тізілімге енгізуге өтінім берілген бағдарламалық қамтылым дербес бағдарлама болып табылмаған жағдайда, оны Тізілімге енгізуге өтінім берушінің жұмыс істеуі үшін қажетті бағдарламалық қамтылым Тізілімде болған жағдайда жол беріледі.</w:t>
+      6. Электрондық өнеркәсіп өнім, егер ол мынадай өлшемшарттарға сәйкес келсе, Тізілімге енгізілуге тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Электрондық өнеркәсіп өнім, егер ол мынадай өлшемшарттарға сәйкес келсе, Тізілімге енгізілуге тиіс:</w:t>
+      1) электрондық өнеркәсіп өнімінің құрамына кіретін бағдарламалық қамтылымның ақпараттық қауіпсіздіктің белгіленген талаптарына сәйкестігі не бағдарламалық қамтылымды сынауды жүргізу мүмкін еместігі туралы ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органнан шешімнің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) электрондық өнеркәсіп өнімінің құрамына кіретін бағдарламалық қамтылымның ақпараттық қауіпсіздіктің белгіленген талаптарына сәйкестігі не бағдарламалық қамтылымды сынауды жүргізу мүмкін еместігі туралы ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органнан шешімнің болуы.</w:t>
+      2) электрондық өнеркәсіп өнімінің құрамына кіретін бағдарламалық қамтылымға құқықтың бүкіл қолданылу мерзіміне пайдалану құқығының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электрондық өнеркәсіп өнімінің құрамына кіретін бағдарламалық қамтылымға құқықтың бүкіл қолданылу мерзіміне пайдалану құқығының болуы;</w:t>
+      3) электрондық өнеркәсіп өнімін Қазақстан Республикасының аумағында орналасқан сервистік орталықпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электрондық өнеркәсіп өнімін Қазақстан Республикасының аумағында орналасқан сервистік орталықпен қамтамасыз ету;</w:t>
+      4) оқшаулау үлесінің кемінде 30% көрсетілген индустриялық сертификаттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) оқшаулау үлесінің кемінде 30% көрсетілген индустриялық сертификаттың болуы;</w:t>
+        <w:t xml:space="preserve">
+      5) электрондық өнеркәсіп өнімінің мәлімделген техникалық және пайдалану сипаттамаларына сәйкестігі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) электрондық өнеркәсіп өнімінің мәлімделген техникалық және пайдалану сипаттамаларына сәйкестігі; </w:t>
+        <w:t>
+      6) электрондық өнеркәсіп өнімінің мәлімделген санатқа және ТЖҚ БНА кодына және сыныптау қағидаларының санаттарына сәйкестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) электрондық өнеркәсіп өнімінің мәлімделген санатқа және ТЖҚ БНА кодына және сыныптау қағидаларының санаттарына сәйкестігі.</w:t>
+        <w:t xml:space="preserve">
+      7. Тізілімді жүргізу осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
+        <w:t>
+      8. Тізілім, сондай-ақ тізілімге өзгерістер мен толықтырулар электрондық сатып алудың ақпараттық жүйесінің операторына 14 (он төрт) жұмыс күні ішінде жіберіледі және тиісті шешім қабылданғаннан кейін 14 (он төрт) жұмыс күні ішінде көрсетілетін қызметті берушінің ресми интернет-ресурсында жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       9. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1606,268 +1670,268 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттардың қолданылу мерзімдері аяқталатын күнге дейін күнтізбелік 30 (отыз) күннен кешіктірмей уәкілетті органға құжаттардың өзектендірілген нұсқаларын ұсына отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша cенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізіліміне өзгерістер және (немесе) толықтырулар енгізу туралы өтініш береді.</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> өлшемшарттарына сәйкестігі туралы ұсынымдарын ескере отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Тізілімде қамтылған мәліметтердің өзектілігін тексеру мақсатында уәкілетті орган Тізілімде қамтылған мәліметтердің, құжаттардың дұрыстығына мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган Тізілімнің мониторингі шеңберінде дұрыс емес мәліметтерді, дұрыс емес құжаттарды, қолданылу мерзімі өткен құжаттарды ұсыну және (немесе) осы Қағидаларда белгіленген бағдарламалық қамтылымды және электрондық өнеркәсіп өнімін Тізілімге енгізу жөніндегі өлшемшарттарға сәйкестігін жоғалту фактілерін анықтаған кезде уәкілетті орган бағдарламалық қамтылымды немесе электрондық өнеркәсіп өнімін Тізілімнен шығаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Бағдарламалық қамтылым және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізіліміне (нен) енгізу (алып тастау) туралы, сондай-ақ сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімінде қамтылған мәліметтерге өзгерістер (толықтырулар) енгізу туралы шешімдерді қабылдауды уәкілетті орган Комиссияның осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өлшемшарттарына сәйкестігі туралы ұсынымдарын ескере отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Комиссияны қалыптастыру және оның жұмыс істеу тәртібі уәкілетті орган бекітетін Ережемен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Бағдарламалық қамтылым және электрондық өнеркәсіп өнімін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізіліміне (нен) енгізу (алып тастау) туралы, сондай-ақ сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімінде қамтылған мәліметтерге өзгерістер (толықтырулар) енгізу туралы" мемлекеттік қызметті (бұдан әрі – мемлекеттік қызмет) көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті орган көрсетілетін қызметті беруші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1902,867 +1966,803 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызметті алуға арналған өтініш (бұдан әрі – өтініш) Тізбеде айқындалған құжаттарды қоса бере отырып www.egov.kz немесе www.elicense.kz "электрондық үкімет" веб-порталдары арқылы жібереді (бұдан әрі – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Құжаттарды портал арқылы берген кезде "жеке кабинетке" мемлекеттік қызметті алу үшін өтініштің қабылданғаны туралы хабарлама мәртебесі жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Құжаттарды қабылдауға жауапты көрсетілетін қызметті берушінің құрылымдық бөлімшесі өтініш пен құжаттар келіп түскеннен кейін 3 (үш) күн ішінде оларды қабылдауды, тіркеуді жүзеге асырады (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады) және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші оны бағдарламалық қамтылымды және электрондық өнеркәсіп өнімінің Тізіліміне (нен) енгізу (алып тастау) туралы не тізілімде қамтылған мәліметтерге өзгерістер (толықтырулар) енгізу туралы ұсынымдар беру үшін Комиссияның қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Бағдарламалық қамтылымды және электрондық өнеркәсіп өнімдерін Тізілімге енгізу, сондай-ақ Тізілімдегі мәліметтерге өзгерістер (толықтырулар) енгізу өлшемшарттарына сәйкестікті қызмет көрсетуші қызмет алушы ұсынған құжаттарды зерттеу арқылы, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өлшемшарттар бойынша комиссияның ұсыныстарын ескере отырып анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда белгіленген өлшемшарттарға сәйкес келмейтін өтініштерді көрсетілетін қызметті беруші қабылдамауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Көрсетілетін қызметті алушы ұсынған құжаттардың ережелерін нақтылау қажет болған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдауға бастамашылық жасай алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 2 жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының не оның орынбасарының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат түрінде "жеке кабинетке" порталға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Құжаттарды қараудың және Мемлекеттік қызмет көрсету нәтижелерін берудің жалпы мерзімі Көрсетілетін қызметті беруші құжаттар топтамасын қабылдаған және тіркеген күннен бастап 14 жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бағдарламалық қамтылым немесе электрондық өнеркәсіп өнімдері туралы ақпарат мемлекеттік қызмет көрсету нәтижелері бойынша Тізілімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен мемлекеттік қызмет көрсету сатысы туралы Мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды адамдардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады) және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+        <w:t>
+      28. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      29. Шағым көрсетілетін қызметті берушіге, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+        <w:t>
+      30. Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші оны бағдарламалық қамтылымды және электрондық өнеркәсіп өнімінің Тізіліміне (нен) енгізу (алып тастау) туралы не тізілімде қамтылған мәліметтерге өзгерістер (толықтырулар) енгізу туралы ұсынымдар беру үшін Комиссияның қарауына жібереді.</w:t>
+      31. Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Бағдарламалық қамтылымды және электрондық өнеркәсіп өнімдерін Тізілімге енгізу, сондай-ақ Тізілімдегі мәліметтерге өзгерістер (толықтырулар) енгізу өлшемшарттарына сәйкестікті қызмет көрсетуші қызмет алушы ұсынған құжаттарды зерттеу арқылы, осы Қағидалардың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген өлшемшарттар бойынша комиссияның ұсыныстарын ескере отырып анықтайды.</w:t>
+      32. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидаларда белгіленген өлшемшарттарға сәйкес келмейтін өтініштерді көрсетілетін қызметті беруші қабылдамауға тиіс.</w:t>
+      33. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Көрсетілетін қызметті алушы ұсынған құжаттардың ережелерін нақтылау қажет болған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыны тыңдауға бастамашылық жасай алады. </w:t>
+      34. Егер "Мемлекеттік қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа жүгіну сотқа дейінгі шағымданудан кейін мүмкін болады. Заңда жоғары тұрған органға шағымданбай-ақ сотқа жүгіну мүмкіндігі көзделген жағдайда, даулы болып табылатын әкімшілік орган, лауазымды тұлға, әкімшілік акт, әкімшілік әрекет (әрекетсіздік) тиісті жауаппен бірге жоғары тұрған әкімшілік органның немесе лауазымды тұлғаның уәжді ұстанымын Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Өтпелі ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 2 жұмыс күні бұрын жіберіледі.</w:t>
+      35. Осы Қағидалар қолданысқа енгізілгенге дейін, Тізілімге енгізілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдері бойынша, көрсетілетін қызметті алушылар осы Қағидалар қолданысқа енгізілген күннен бастап 45 күнтізбелік күн ішінде сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдер Тізіліміне өзгерістер және (немесе) толықтырулар енгізуге бастамашылық жасау жолымен бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің осы Қағидаларда белгіленген өлшемдерге сәйкестігін растайтын мәліметтер мен құжаттар топтамасын өзектендіруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушыға </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының не оның орынбасарының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат түрінде "жеке кабинетке" порталға жіберіледі.</w:t>
+      36. Егер көрсетілетін қызметті алушы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзім ішінде бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің осы Қағидаларда белгіленген өлшемшарттарға сәйкестігін растайтын мәліметтер мен құжаттарды өзектендіруді жүзеге асырмаса, онда бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдері Тізілімге енгізу өлшемшарттарына сәйкестігін жоғалтты деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...443 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2971,68 +2971,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өнімдерінің тізіліміне енгізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерінің тізілімін жүргізу нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -4063,68 +4063,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">енгізу жөніндегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6244,68 +6244,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">енгізу жөніндегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімдерінің тізіліміне өзгерістер және (немесе) толықтырулар енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6880,68 +6880,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі: (нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш күні: (күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш бағдарламалық қамтылымды немесе электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдері тізіліміне енгізу туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7530,68 +7530,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өнімдерінің тізіліміне енгізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерін сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімінен алып тастау туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12861,68 +12861,68 @@
               </w:rPr>
               <w:t>жөніндегі өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық өнеркәсіп өнімдері үшін-бағдарламалық қамтылым / сервистік орталық үшін-техникалық қолдау қызметінің болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13617,68 +13617,68 @@
               </w:rPr>
               <w:t>өлшемшарттарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық өнеркәсіп өнімінің техникалық және пайдалану сипаттамаларының сипаттамасы (ақпарат форматтағы файлдар түрінде қоса беріледі.pdf)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14087,55 +14087,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>