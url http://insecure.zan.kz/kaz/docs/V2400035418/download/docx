--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23dedee" w14:textId="23dedee">
+    <w:p w14:paraId="e8a32bd" w14:textId="e8a32bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Медициналық көмек көрсету саласында мемлекеттік қызметтер көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 27 қарашадағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылы 28 қарашада № 35418 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 27 қарашадағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылы 28 қарашада № 35418 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -738,945 +820,933 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 27 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 99 Бұйрыққа</w:t>
+              <w:t>№99 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету қағидалары</w:t>
+        <w:t xml:space="preserve"> "Стационарға емделуге жатқызу үшін пациенттерге жолдама беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      1. Осы "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет (бұдан әрі –мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету тәртібін (бұдан әрі – мемлекеттік қызмет) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z247" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық құжаттар сервисі - операторға бекітілген және мемлекеттік функцияларды, олардан туындайтын мемлекеттік қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, қызметтерді электрондық нысанда алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "электрондық үкіметтің" цифрлық инфрақұрылымының объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын, электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған цифрлық жазба (сандық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z249" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік қызметті көрсетуді ұсыну тәсілдерін, мерзімін, нысанын қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) және мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z250" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге бекітілген жері бойынша медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымына (бұдан әрі – МСАК ұйымы) тікелей және (немесе) "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z251" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік көрсетілетін қызметті электрондық форматта алу үшін, көрсетілетін қызметті алушы мемлекеттік қызметті алуға ЭЦҚ қол қойылған сұрау салуды порталда қалыптастырады. Мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші көрсетілетін қызметті алушыға "Жеке кабинетке" электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы тізбенің 8-тармағымен көзделген құжаттарды беру кезінде "Жеке кабинетке" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қол қойылған электрондық құжат нысанындағы мемлекеттік көрсетілетін қызметтің нәтижесін беру күнін белгілеу туралы хабарлама немесе электрондық құжат нысанында мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы дәлелді жауап жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z252" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші цифрлық құжаттар сервисінен (сәйкестендіру үшін) Порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z253" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z254" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызметті көрсетудің нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес стационарға емдеуге жатқызуға жолдама беру немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z255" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік көрсетілетін қызмет 1 (бір) жұмыс күні ішінде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z256" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Қызмет көрсетуші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы"Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелді) мемлекеттік қызмет көрсету сатысы туралы мәліметтерді мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z257" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және МСАК көрсететін денсаулық сақтау ұйымдарына, "Цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z258" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызметін көрсету кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z259" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік көрсетілетін қызметті алу үшін МСАК ұйымына тікелей жүгінген кезде көрсетілетін қызметті алушы тиісті диагнозы бойынша клиникалық-диагностикалық (зертханалық, аспаптық және функционалдық, бейінді мамандардың консультациялары) зерттеулерінің (бұдан әрі – зерттеулер) нәтижелерімен алдын ала жазылу бойынша учаскелік дәрігерге қабылдауға барады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік дәрігер қарап-тексеру, зерттеу нәтижелері негізінде медициналық картада стационарға жолдама үшін медициналық картада көрсетілімдердің және (немесе) қарсы көрсетілімдердің болуы туралы жазбаны ресімдейді. Қарсы көрсетілімдер болған кезде учаскелік дәрігер бас тартудың негіздерін көрсете отырып, медициналық картада бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік көрсетілетін қызметті портал арқылы көрсету үшін МСАК ұйымының басшысы медициналық цифрлық жүйелер мен дербес медициналық деректерге қол жеткізе алатын мемлекеттік қызметті көрсетуге жауапты адамды (бұдан әрі – жауапты маман) тағайындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті алушы осы Қағидаларға 1-қосымшаға сәйкес құжаттардың толық пакетін ұсынбаған немесе қолданылуы мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жауапты маман дәрігердің стационарға емдеуге жатқызуға жолдама туралы жазбаларының электрондық көшірмелерінің толықтығы мен сәйкестігіне құжаттар пакетін, клиникалық-диагностикалық зерттеулердің нәтижелерінің медициналық цифрлық жүйелердің деректеріне сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      10. Мемлекеттік көрсетілетін қызмет 1 (бір) жұмыс күні ішінде көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құжаттардың толық пакеті және дәрігердің стационарға емдеуге жатқызуға жолдама туралы қорытындысының электрондық көшірмелері, клиникалық-диагностикалық зерттеулердің нәтижелері медициналық цифрлық жүйелердің деректеріне сәйкес болған кезде жауапты маман осы Қағидаларға 2-қосымшаға сәйкес электрондық құжат нысанында стационарға жолдаманы қалыптастырады, ЭЦҚ арқылы қол қояды және көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға 1-қосымшада көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартқан кезде жауапты маман дәлелді бас тартуды ресімдейді, ЭЦҚ арқылы қол қояды және көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      12. Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және МСАК көрсететін денсаулық сақтау ұйымдарына, "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың жұмыскерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...175 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күннен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z265" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешімі, әрекеті (әрекетсіздігі) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші шағымда көрсетілген талаптарды толық қанағаттандыратын шешім және (немесе) өзге де әкімшілік әрекет қабылданған кезде шағымды қарайтын органға шағым жібермеуге құқылы. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1768,68 +1838,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z267" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1842,1568 +1912,1742 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдары (бұдан әрі – МСАК ұйымдары).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Пациенттерге стационарға емдеуге жатқызуға жолдама беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тікелей МСАК ұйымдарымен.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="55"/>
-[...118 lines deleted...]
-мемлекеттік көрсетілетін қызмет пациент құжаттарды тапсырған сәттен бастап жүгінген күні 30 (отыз) минуттан аспай көрсетіледі.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдары (бұдан әрі – МСАК ұйымдары).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+"цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тікелей МСАК ұйымдарымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету қағидаларына 2-қосымшаға сәйкес стационарға емдеуге жатқызуға жолдама беру немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
+МСАК ұйымына жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) пациент құжаттарын тапсырған сәттен бастап - 1 (бір) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттарды тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік көрсетілетін қызмет пациент құжаттарды тапсырған сәттен бастап жүгінген күні 30 (отыз) минуттан аспай көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тегін</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="56"/>
-[...90 lines deleted...]
-Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес стационарға емдеуге жатқызуға жолдама беру немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="57"/>
-[...146 lines deleted...]
-Учаскелік дәрігер, бейінді мамандар жазбаларының және клиникалық-диагностикалық зерттеулердің нәтижелерінің электрондық көшірмелері медициналық ақпараттық жүйелерден алынады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="58"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес дүйсенбіден бастап сенбіге дейін (дүйсенбі-жұма күндері сағат 8.00-ден 20.00-ге дейін үзіліссіз, сенбі күні сағат 9.00-ден 14.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Портал – тәулік бойы (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік, оның ішінде электрондық нысанда көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жіберілетін диагнозға сәйкес клиникалық-диагностикалық зерттеулердің нәтижелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші цифрлық құжаттар сервисінен (сәйкестендіру үшін) порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелік дәрігер, бейінді мамандар жазбаларының және клиникалық-диагностикалық зерттеулердің нәтижелерінің электрондық көшірмелері медициналық цифрлық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті порталда тіркелген көрсетілетін қызметті алушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
-[...71 lines deleted...]
-Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету тәртібі мен мәртебесі туралы ақпаратты анықтамалық қызметтерінде, сондай-ақ Бірыңғай байланыс орталығында "1414", 8-800-080-7777 нөмірі арқылы алу мүмкіндігі бар.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүмкіндігі шектеулі адамдар үшін пандустың, шақырту түймесінің, зағиптар мен нашар көретіндерге арналған тактильді жолдың, күту залының, құжаттар үлгілері бар тіреуіштердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының 8-800-080-7777, 1414 телефоны арқылы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3500,488 +3744,500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkStart w:name="z269" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стационарға емдеуге жатқызуға жолдама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдама беруші МСАК ұйымның атауы_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жіберіледі ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық ұйымның атауы, бөлімше</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда), туған күні</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пациенттің амбулаториялық медициналық картасының №</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орны және (немесе) оқу орны_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагнозы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аурулардың халықаралық жіктемесі бойынша коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МСАК ұйыммен белгіленген жоспарлы емдеуге жатқызу күні____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің тегі, аты, әкесінің аты (ол болған жағдайда), коды____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігер*_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызмет берушінің жауапты адамының тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (олболған жағдайда)**______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызмет берушінің жауапты адамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Дәрігер мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы тікелей МСАК ұйымына жүгінген кезде қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Көрсетілетін қызметті берушінің жауапты адамы көрсетілетін қызметті алушы "Цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4054,1059 +4310,919 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 27 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 99 Бұйрыққа</w:t>
+              <w:t>№ 99 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызмет көрсету қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+        <w:t xml:space="preserve"> "Пациенттерге стационарға емдеуге жатқызуға жолдама беру" мемлекеттік қызмет көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z104" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағидалар "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10–бабының </w:t>
+      1. Осы "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік көрсетілетін қызмет (бұдан әрі-мемлекеттік көрсетілетін қызмет) көрсетудің тәртібін айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету тәртібін (бұдан әрі – мемлекеттік қызмет) айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z270" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық құжаттар сервисі - операторға бекітілген және мемлекеттік функцияларды, олардан туындайтын мемлекеттік қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, қызметтерді электрондық нысанда алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "электрондық үкіметтің" цифрлық инфрақұрылымының объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын, электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған цифрлық жазба (сандық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z272" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік қызметті көрсетуді ұсыну тәсілдерін, мерзімін, нысанын қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) және мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z273" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті беруші стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымы (бұдан әрі – стационар) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Емдеуші дәрігер мен бөлімше меңгерушісі қол қойған, жүргізілген зерттеп-қарау, емдеу және одан әрі байқау жөніндегі ұсынымдары бар, қағаз жеткізгіштегі стационарлық науқастың медициналық картасынан үзінді көшірмесі (бұдан әрі – үзінді көшірме) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – 2-қосымша) сәйкес нысан бойынша стационарда емдеу аяқталғаннан кейін шығару кезінде (шығару күні) беріледі. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+        <w:t xml:space="preserve"> (бұдан әрі – 2-қосымша) сәйкес нысан бойынша стационарда емдеу аяқталғаннан кейін шығару кезінде (шығару күні) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үзінді көшірме медициналық цифрлық жүйелерге шығарудың нақты уақыты көрсетіле отырып, шығару күні енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Стационардан шығарылғаннан кейін мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге тікелей және (немесе) "цифрлық үкімет" (бұдан әрі – Портал) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z275" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік көрсетілетін қызметті электрондық форматта алу үшін, көрсетілетін қызметті алушы мемлекеттік қызметті алуға ЭЦҚ арқылы қол қойылған сұрау салуды қалыптастырады. Мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші көрсетілетін қызметті алушыға "Жеке кабинетке" электрондық құжат нысанында жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы тізбенің 8-тармағымен көзделген құжаттарды беруі кезінде "Жеке кабинетке" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қол қойылған электрондық құжат нысанындағы мемлекеттік көрсетілетін қызметтің нәтижесін беру күнін белгілеу туралы хабарлама немесе электрондық құжат нысанында мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы дәлелді жауап жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkStart w:name="z276" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші цифрлық құжаттар сервисінен (сәйкестендіру үшін) Порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z277" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес, жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде көрсетілетін қызметті беруші өтініштерді қабылдауды және мемлекеттік қызметті көрсету нәтижелерін беруді келесі жұмыс күні жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z278" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметті көрсету нәтижесі 2-қосымшаға сәйкес медициналық картадан үзінді көшірме немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z279" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші цифрлық құжаттар сервисінен (сәйкестендіру үшін) Порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады. </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="104"/>
+      10. Қызмет көрсетуші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелді) бекітілген тәртіпке және Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңына сәйкес мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z280" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі – Уәкілетті орган) осы Қағидаларға бекітілген немесе өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарына, "Цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z281" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызметін көрсету кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z282" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік көрсетілетін қызметті алу үшін тікелей жүгінген кезде көрсетілетін қызметті алушы стационардың басшысы тағайындайтын жауапты маманға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статистика бөлімінің (кабинетінің) қызметкері көрсетілетін қызметті алушыны медициналық цифрлық жүйелерде және Уәкілетті органның цифрлық жүйелерінде емдеуге жатқызу фактісі туралы деректерді нақтылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емдеуге жатқызу фактісі расталған және тізбенің 8-тармағына сәйкес құжаттардың болуы кезінде статистика бөлімінің (кабинетінің) қызметкері медициналық цифрлық жүйелерден үзінді көшірме алады. Емдеуші дәрігер мен бөлімше меңгерушісі келіскен және қол қойған үзінді көшірме көрсетілетін қызметті алушыға жүгінген күні беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартқан кезде осы Қағидалардың 9-тармағының негізінде бас тарту негіздерін көрсете отырып, жазбаша бас тарту ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Портал арқылы мемлекеттік қызметті көрсету үшін стационар басшысы Уәкілетті органның медициналық цифрлық жүйелеріне рұқсаты бар мемлекеттік қызметті көрсетуге жауапты адамды (бұдан әрі – жауапты маман) тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға 1-қосымшада көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартқан кезде жауапты маман дәлелді бас тартуды ресімдейді, ЭЦҚ арқылы қол қояды және көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z285" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 25-бабының 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күннен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
-[...399 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="123"/>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешімі, әрекеті (әрекетсіздігі) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z144" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z145" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағымда көрсетілген талаптарды толық қанағаттандыратын шешім және (немесе) өзге де әкімшілік әрекет қабылданған кезде шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5211,68 +5327,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkStart w:name="z288" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5285,1380 +5401,1596 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарлық жағдайдаларда медициналық көмек көрсететін денсаулық сақтау ұйымдары.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Стационарлық науқастың медициналық картасынан үзінді көшірме беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарымен (бұдан әрі – стационар) тікелей, "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарға тікелей жүгінген кезде және портал арқылы 1 (бір) жұмыс күні көрсетіледі.</w:t>
+Стационарлық жағдайдаларда медициналық көмек көрсететін денсаулық сақтау ұйымдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+Стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарымен (бұдан әрі – стационар) тікелей, "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызмет көрсету қағидаларына 2-қосымшаға сәйкес стационарлық науқастың медициналық картасынан үзінді көшірме немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
+Стационарға тікелей жүгінген кезде және портал арқылы 1 (бір) жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңдарында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тегін</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="128"/>
-[...62 lines deleted...]
-Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Стационарлық науқастың медициналық картасынан үзінді көшірме беру" мемлекеттік қызмет көрсету қағидаларына 2-қосымшаға сәйкес стационарлық науқастың медициналық картасынан үзінді көшірме немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="129"/>
-[...62 lines deleted...]
-Портал арқылы жүгінген кезде көрсетілетін қызметті беруші жеке басын куәландыратын құжат туралы мәлеметтерді цифрлық құжаттар сервисінен (сәйкестендіру үшін) порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="130"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Көрсетілетін қызметті беруші – еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұмаға дейін сағат 8.00-ден 17.00-ге дейін, үзіліссіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Портал – тәулік бойы (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда). Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беруі келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="131"/>
-[...118 lines deleted...]
-Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің анықтамалық қызметтерінде, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығында мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде көрсетілетін қызметті беруші жеке басын куәландыратын құжат туралы мәлеметтерді цифрлық құжаттар сервисінен (сәйкестендіру үшін) порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық науқастың медициналық картасынан үзінді көшірме шығарудың нақты уақыты көрсетіле отырып, шығарылған күні медициналық цифрлық жүйеге енгізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті электрондық нысанда порталда тіркелген көрсетілетін қызметті алушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік ЭЦҚ болған жағдайда портал арқылы электрондық нысанда қызметті алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүмкіндігі шектеулі адамдар үшін пандустың, шақырту түймесінің, зағиптар мен нашар көретіндерге арналған тактильді жолдың, күту залының, үлгі құжаттары бар тіреуіштердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының 8-800-080-7777, 1414 телефоны арқылы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6710,706 +7042,617 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Стационарлық науқастың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>медициналық картасынан</w:t>
+              <w:t>медициналық картасынан үзінді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үзінді көшірме беру"</w:t>
+              <w:t>көшірме беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
-[...12 lines deleted...]
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Стационарлық науқастың медициналық картасынан үзінді көшірме</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлық жағдайда медициналық көмек көрсететін денсаулық сақтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымының, бөлімшенің атауы ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда), туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стационарлық науқастың медициналық картасының №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс және (немесе) оқу орны______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационарға түскен күні_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиникалық диагнозы______________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүргізілген зерттеп-қарау, емдеу динамикасындағы жай-күйі туралы мәліметтер,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z176" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z177" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынымдар ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекке жарамсыздық парағын беру туралы мәліметтер__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекке жарамсыздық парағының № _________, ашылу және жабылу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационардан шығарылған күні_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болу нәтижесі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігердің тегі, аты, әкесінің аты (ол болған жағдайда), коды______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігер* __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше меңгерушісі*_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты адамы**______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Дәрігер мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы тікелей денсаулық сақтау ұйымына (стационарға) жүгінген кезде қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Көрсетілетін қызметті берушінің жауапты адамы көрсетілетін қызметті алушы "цифрлық үкіметтің" веб-порталы арқылы жүгінген кезде қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7501,920 +7744,868 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 99 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="162"/>
+    <w:bookmarkStart w:name="z190" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z192" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағидалар "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      1. Осы "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Санаторийлік–курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="165"/>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Пациенттерге стационарға жатқызуға жолдама беру" мемлекеттік қызметін көрсету тәртібін (бұдан әрі – мемлекеттік қызмет) айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z290" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық құжаттар сервисі - операторға бекітілген және мемлекеттік функцияларды, олардан туындайтын мемлекеттік қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, қызметтерді электрондық нысанда алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "электрондық үкіметтің" цифрлық инфрақұрылымының объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын, электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған цифрлық жазба (сандық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z292" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті көрсетуді ұсыну тәсілдерін, мерзімін, нысанын қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) және мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға қосымшада көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z293" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін қызмет алушы қызмет көрсетушіге (тіркелген жері бойынша алғашқы медициналық-санитарлық көмек көрсететін денсаулық сақтау ұйымына (бұдан әрі – МСАК ұйымы)) тікелей және (немесе) "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүгінеді. Мемлекеттік қызметті электрондық форматта алу кезінде қызмет алушы Порталда электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған сұранысты қалыптастырады. Тізімнің 10-тармағында көзделген құжаттарды тапсыру кезінде қызмет алушының "Жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін беру күнінің белгіленгені туралы хабарлама немесе қызмет көрсетушінің уәкілетті тұлғасының ЭЦҚ-мен қол қойылған электрондық құжат нысанында мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы хабарлама жіберіледі. Мемлекеттік қызмет көрсету нәтижесі де қызмет алушының "Жеке кабинетіне" электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z294" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="171"/>
+      5. Қызмет алушының жеке басын куәландыратын құжат туралы мәліметтерді қызмет көрсетуші құжат иесінің келісімі болған жағдайда цифрлық құжаттар сервисінен (идентификациялау үшін) алады. Бұл келісім порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді жолдау немесе Порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z295" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде көрсетілетін қызметті беруші өтініштерді қабылдауды және мемлекеттік қызметті көрсету нәтижелерін беруді келесі жұмыс күні жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z296" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызметті көрсету нәтижесі "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) бекітілген 069/е нысаны бойынша берілген санаторийлік-курорттық карта немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z297" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы осы Қағидаларға қосымшаға сәйкес құжаттардың толық пакетін ұсынбаған немесе қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z298" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік көрсетілетін қызмет 1 (бір) жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z299" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z300" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және МСАК ұйымдарына, "Цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z301" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. "Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік қызмет көрсету тәртібі</w:t>
-[...276 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік қызметін көрсету кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) өзара іс-қимыл жасау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z302" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік көрсетілетін қызметті алу үшін МСАК ұйымына тікелей жүгінген кезде көрсетілетін қызметті алушы тиісті диагноз бойынша клиникалық-диагностикалық (зертханалық, аспаптық және функционалдық, бейінді мамандардың консультациялары) зерттеулерінің (бұдан әрі – зерттеулер) нәтижелерімен алдын ала жазылу бойынша учаскелік дәрігерге қабылдауға барады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік дәрігер қарап-тексеру, зерттеу нәтижелері негізінде амбулаториялық науқастың медициналық картасында санаторийлік-курорттық емдеу мұқтаждығы туралы қорытынды ресімдейді, санаторийлік-курорттық картаны толтырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санаторийлік-курорттық емдеуге қарсы көрсетілімдер болған кезде, зерттеу нәтижелері болмаған кезде учаскелік дәрігер бас тарту негіздерін көрсете отырып, жазбаша бас тартуды ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="190"/>
+    <w:bookmarkStart w:name="z303" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметті портал арқылы көрсету үшін МСАК ұйымының басшысы медициналық цифрлық жүйелер мен дербес медициналық деректерге қол жеткізе алатын мемлекеттік қызметті көрсетуге жауапты адамды (бұдан әрі – жауапты маман) тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z304" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жауапты маман дәрігердің құжаттар топтамасының толықтығы және санаторийлік-курорттық емдеу мұқтаждығы туралы қорытындысының электрондық көшірмелерінің сәйкестігін, клиникалық-диагностикалық зерттеулер нәтижелерінің медициналық цифрлық жүйелерінің деректері негізінде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z305" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құжаттардың толық пакетінің болуы және дәрігердің санаторийлік-курорттық емдеу мұқтаждығы туралы қорытындысының электрондық көшірмелері, клиникалық-диагностикалық зерттеулердің нәтижелері медициналық цифрлық жүйелердің деректеріне сәйкес келген кезде жауапты маман медициналық цифрлық жүйелерден санаторийлік-курорттық картаның ЭЦҚ қол қойылған электрондық көшірмесін көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартқан кезде жауапты маман дәлелді бас тартуды ресімдейді, ЭЦҚ арқылы қол қояды және көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkStart w:name="z306" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="194"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z307" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 25-бабының 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күннен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z223" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="197"/>
+    <w:bookmarkStart w:name="z308" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешімі, әрекеті (әрекетсіздігі) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z226" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z227" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағымда көрсетілген талаптарды толық қанағаттандыратын шешім және (немесе) өзге де әкімшілік іәрекет қабылданған кезде шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z228" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8506,68 +8697,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="201"/>
+    <w:bookmarkStart w:name="z310" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8580,1588 +8771,1760 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдары (бұдан әрі – МСАК ұйымдары). </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Санаторийлік-курорттық емделуге мұқтаждығы туралы қорытынды беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тікелей МСАК ұйымдарымен.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="202"/>
-[...146 lines deleted...]
-Портал арқылы мемлекеттік көрсетілетін қызмет порталға жүгінген күні көрсетіледі.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдары (бұдан әрі – МСАК ұйымдары).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде</w:t>
+"цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тікелей МСАК ұйымдарымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №21579 болып тіркелген) бекітілген, көрсетілетін қызметті берушінің ЭЦҚ қол қойылған электрондық құжаттың 069/е нысаны бойынша берілген санаторийлік-курорттық карта немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
+              <w:t>
+МСАК ұйымына жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) пациент құжаттарын тапсырған сәттен бастап- 1 (бір) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттарды тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты - 30 (отыз) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациент құжаттарды тапсырған сәттен бастап - 30 (отыз) минуттан аспайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы мемлекеттік көрсетілетін қызмет порталға жүгінген күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тегін</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="203"/>
-[...46 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады. </w:t>
+"Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) бекітілген, көрсетілетін қызметті берушінің ЭЦҚ қол қойылған электрондық құжаттың 069/е нысаны бойынша берілген санаторийлік-курорттық карта немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="204"/>
-[...146 lines deleted...]
-Дәрігердің санаторийлік-курорттық емделуге мұқтаждығы туралы қорытындысының электрондық көшірмелері және клиникалық-диагностикалық зерттеулердің нәтижелері медициналық ақпараттық жүйелерден алынады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="205"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті беруші – еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұмаға дейін сағат сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал – тәулік бойы (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті алуға сұрау салу көрсетілетін қызметті берушінің жұмысы аяқталғанға дейін 2 сағат бұрын (жұмыс күндері сағат 18.00-ге дейін) қабылданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, қызмет оның ішінде электрондық нысанда көрсетілетің қызмет көрсету ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Жеке куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жіберілетін диагнозға сәйкес клиникалық-диагностикалық зерттеулердің нәтижелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші цифрлық құжаттар сервисінен (сәйкестендіру үшін) порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрігердің санаторийлік-курорттық емделуге мұқтаждығы туралы қорытындысының электрондық көшірмелері және клиникалық-диагностикалық зерттеулердің нәтижелері медициналық цифрлық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушының ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Мемлекеттік қызметті көрсету үшін талап етілетін "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті электрондық нысанда порталда тіркелген көрсетілетін қызметті алушының ұялы байланыс абоненттік нөмірі арқылы бір реттік пароль беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
-[...71 lines deleted...]
-Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің анықтамалық қызметтерінде, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығында мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті ЭЦҚ болған жағдайда портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүмкіндігі шектеулі адамдар үшін пандустың, шақырту түймесінің, зағиптар мен нашар көретіндерге арналған тактильді жолдың, күту залының, үлгі құжаттары бар тіреуіштердің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының 8-800-080-7777, 1414 телефоны арқылы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10193,55 +10556,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>