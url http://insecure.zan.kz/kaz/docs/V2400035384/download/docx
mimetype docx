--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74417ea" w14:textId="74417ea">
+    <w:p w14:paraId="1678054" w14:textId="1678054">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -211,50 +211,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тілінде өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1035,653 +1055,373 @@
         </w:rPr>
         <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық жүйе – цифрлық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес жеке тұлғаға (бұдан әрі – көрсетілетін қызметті алушы) астананың, республикалық маңызы бар қаланың, ауданның және облыстық маңызы бар қаланың әлеуметтік қорғау мәселелері жөніндегі жергілікті атқарушы органдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...485 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның тұрғылықты жері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1716,111 +1456,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мемлекеттік корпорация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті беруші; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) портал арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті үшінші тұлғалар Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1876,321 +1616,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімдерін, нысанын және нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар осы Қағидаларға 3-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...235 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация қызметкері мемлекеттік қызметті көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушыдан келісім алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация қызметкері цифрлық құжаттарды құжат иесінің порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен берілген келісімі болған кезде іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2200,171 +1792,505 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге талаптардың 8-тармағында көрсетілген құжаттар туралы мәлеметтерді Мемлекеттік корпорацияның қызметкері және көрсетілетін қызметті алушы осы Қағидаларға </w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге талаптардың 10-тармағында көрсетілген құжаттар туралы мәлеметтерді Мемлекеттік корпорацияның қызметкері және көрсетілетін қызметті алушы осы Қағидаларға 4-қосымшаға сәйкес сұрау салу көмегімен "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде көрсетілетін қызметті алушының мәліметтері сәйкес келмеген (болмаған) кезде өтінішке құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Заңның 18-2-бабы 2-тармағында көзделген жағдайларда көрсетілетін қызметті беруші немесе Мемлекеттік корпорация мемлекеттік қызметті көрсету үрдісін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде, осы Қағидаларға </w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызметті көрсетудің негізгі талаптарының 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайларда, көрсетілетін қызмет беруші немесе Мемлекеттік корпорацияның қызметкері цифрлық күту парағы арқылы өтінішті қабылдайды және осы Қағидаларға 4-1-қосымшаға сәйкес көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсету үрдісінің тоқтатыла тұрғаны туралы хабарлама жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) порталды қоспағанда көрсетілетін қызметті берушінің және (немесе) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушымен құжаттарды қайта ұсыну тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 2 (екі) жұмыс күні белгіленеді, аталған мерзім Мемлекеттік көрсетілетін қызметке қойылатын талаптардың 5-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызмет беруші және (немесе) Мемлекеттік корпорация қызметкері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасы берілген кезде көрсетілетін қызметті алушыға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушіде – мемлекеттік қызметті тіркеу және алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2375,1214 +2301,906 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порталда – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызметті алуға жүгінген кезде Мемлекеттік корпорация қызметкері көрсетілетін қызмет алушыдан тиісті құжаттарды қабылдағаны туралы электрондық қолхат береді, онда қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болса), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетіледі, өтініш берушінің жүгінуі бойынша қолхат қағаз форматта беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуды көрсетілетін қызметті алушының өзі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған көрсетілетін қызметті алушы ЭЦҚ-мен электрондық өтінішті куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы талап етілетін құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы деректерді "Е-Собес" автоматтандырылған цифрлық жүйесіне (бұдан әрі – "Е-Собес" АЦЖ) енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Мемлекеттік корпорация, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" АЦЖ-ға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...205 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші өтінішті және тиісті құжаттарды қабылдағаннан кейін 2 (екі) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес құжаттарды тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші қажетті құжаттарды тексергеннен кейін 2 (екі) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның шотына келіп түскен мүлікке билік ету, зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу және сот шешімі бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру жөніндегі бұйрық шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құжаттарды қараудың және мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметке қойылатын талаптардың 11-тармағында көзделген бас тарту негіздері болған жағдайда, көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Портал арқылы жүгінген кезде мемлекеттік қызмет көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Дайын құжаттарды беру Мемлекеттік корпорацияның графигіне сәйкес жеке басты куәландыратын құжаттарды не цифрлық құжаттар сервисінен электрондық құжатты ұсынған кезде жүзеге асырылады, өкіл сондай-ақ өкілдің тиісті өкілеттілігі көрсетілген Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оны одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізу кезінде халықты әлеуметтік қорғау саласындағы уәкілетті орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, Мемлекеттік корпорацияны, "цифрлық үкімет" операторын және көрсетілетін қызметті берушілерді енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сауалдары бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына ҚР ӘРПК-ға және Заңға сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызмет көрсетуге шағымдану нәтижелері бойынша қабылданған шешіммен келіспеген кезде көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3616,889 +3234,228 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>кәмелетке толған адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрі</w:t>
+              <w:t>мүлкіне билік ету, шотына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 15 қарашадағы</w:t>
+              <w:t>түскен зейнетақыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 428 Қағидаға</w:t>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1 қосымша</w:t>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...766 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4534,721 +3491,733 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>басшысына (органның атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрі</w:t>
+              <w:t>Қорғаншы/қамқоршы_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 15 қарашадағы</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 428 Қағидаға</w:t>
+              <w:t>(тегі, аты, әкесінің аты (бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 қосымша</w:t>
+              <w:t>болса) және жеке сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы бойынша тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон__________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беруүшін өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve"> Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден (қажетін таңдау):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      - _____________________________________ (тегі, аты, әкесінің аты (бар болса) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылуына байланысты _______________________________________ мекенжайы бойынша орналасқан __________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      - қамқорлыққа (қорғаншылыққа) алынушыға шот ашуға (жабуға), карта мен пин </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      конвертті алуға, сондай-ақ ________________________ ағымдағы және карточкалық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шоттарды пайдалануға, оның ішінде_________________________ келіп түскен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақыларды, әлеуметтік төлемдерді алу бойынша операцияларды жүргізуге,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -_____________________________________ (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылуына байланысты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ мекенжайы бойынша орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мұраға құқығы туралы куәліктегі жазбаға сәйкес көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұраға қалдырылған мүлікке билік етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (техникалық паспорт, техникалық құралдарға иелік құқығын дәлелдейтін құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралына қатысты мәмілені жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - ___________________________________________ мекенжайы бойынша орналасқан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (құқықтар мен міндеттемелерді басқаға беруге, шарттарды бұзуға) мүлікке билік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...107 lines deleted...]
-      қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі _______________________________________ мекенжайы бойынша ораналасқан мүлікті кепілге қоюға рұқсат сұраймын.</w:t>
+      ____________________________________ мекенжайы бойынша ораналасқан мүлікті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе мүліктің _____ үлесін) иеліктен шығаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ______________________________________________ мүлікке қатысты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
-[...313 lines deleted...]
-</w:t>
+      қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ мекенжайы бойынша ораналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлікті кепілге қоюға рұқсат сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес менің және қорғаншылық немесе қамқоршылық белгілеген адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "___" __________ _______________________  (өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5299,63 +4268,50 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әрекет қабілеті шектеулі</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -5375,50 +4331,972 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>кәмелетке толған адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлкіне билік ету, шотына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түскен зейнетақыларды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Цифрлық үкіметтің" веб-порталы арқылы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден (қажетін таңдау):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қамқорлыққа (қорғаншылыққа) алынушыға шот ашуға (жабуға), карта мен пин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      конвертті алуға, сондай-ақ ________________________ ағымдағы және карточкалық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шоттарды пайдалануға, оның ішінде_________________________ келіп түскен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақыларды, әлеуметтік төлемдерді алу бойынша операцияларды жүргізуге,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - _____________________________________ (тегі, аты, әкесінің аты (Сізден (қажетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      таңдау) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылуына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      байланысты _______________________________________ мекенжайы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мұраға құқығы туралы куәліктегі жазбаға сәйкес көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұраға қалдырылған мүлікке билік етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (техникалық паспорт, техникалық құралдарға иелік құқығын дәлелдейтін құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралына қатысты мәмілені жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - ___________________________________________ мекенжайы бойынша орналасқан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (құқықтар мен міндеттемелерді басқаға беруге, шарттарды бұзуға) мүлікке билік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________ мекенжайы бойынша ораналасқан мүлікті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе мүліктің _____ үлесін) иеліктен шығаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ___________________________________________мүлікке қатысты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________ мекенжайы бойынша ораналасқан мүлікті кепілге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоюға рұқсат сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес менің және қорғаншылық немесе қамқоршылық белгілеген адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұялы телефоны _______________ E-mail ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғылықты мекенжайы__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қол қойылған күні мен уақыты: ____ жылғы __.______. сағат __ минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____секунд ____</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толған адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мүлкіне билік ету, шотына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>түскен зейнетақыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5611,59 +5489,92 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5999,105 +5910,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің</w:t>
-[...17 lines deleted...]
-атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
+Астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың, қаладағы ауданның халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6220,51 +6113,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) "электрондық үкімет" www.​egov.​kz веб-порталы арқылы жүргізіледі.</w:t>
+3) "цифрлық үкімет" www.​egov.​kz веб-порталы арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6482,51 +6375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6631,51 +6524,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған азаматтардың мүлкін иеліктен шығаруға бұйрық;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+- Мемлекеттік қызмет көрсетуге қойылатын талаптардың 11-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6839,51 +6732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7422,69 +7315,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) кепілдік міндеттемелер (нотариустан) (мүлікті сатқан жағдайда) (мүлікке билік ету және иеліктен шығару үшін).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда аталған 2), 3), 4), 6), 8) тармақшаларда көрсетілген құжаттар туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық мәліметтер және (немесе) құжаттар нысанында алады.</w:t>
+Жоғарыда аталған 2),3),4),6),8) тармақшаларда көрсетілген құжаттар туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық мәліметтер және (немесе) құжаттар нысанында алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелердегі мәліметтер сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
+Цифрлық жүйелердегі мәліметтер сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттарды портал арқылы берген кезде құжаттар электрондық көшірме түрінде ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7571,87 +7464,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс емес екенін белгілеу;</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің 127 және 128-баптарында бекітілген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің 127, 128-баптарында бекітілген талаптарға сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылған.</w:t>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7828,179 +7779,74 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" деген бөлімде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" деген бөлімде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8034,155 +7880,304 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>кәмелетке толған адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрі</w:t>
+              <w:t>мүлкіне билік ету, шотына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 15 қарашадағы</w:t>
+              <w:t>түскен зейнетақыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 428 Қағидаға</w:t>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салулар</w:t>
-[...18 lines deleted...]
-      "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы мынадай:</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салулар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкімет" шлюзі арқылы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖТ МДҚ-дан көрсетілетін қызметті берушінің жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8246,123 +8241,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ҚЖМБМК-дан қамқорлыққа және (немесе) қорғаншылыққа алынған адамның жылжымайтын мүлігі туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) қамқорлыққа және (немесе) қорғаншылыққа алынған адамның зейнетақы және әлеуметтік төлемдері (зейнетақы және жәрдемақы Еңбекмині АЖ-дан);</w:t>
-[...35 lines deleted...]
-      Мемлекеттік органдардың және (немесе) ұйымның АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЭЦҚ-мен, сондай-ақ Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің немесе көрсетілетін қызметті алушының сұрау салуын жүзеге асырған ЭЦҚ-мен куәландырылады.</w:t>
+      6) қамқорлыққа және (немесе) қорғаншылыққа алынған адамның зейнетақы және әлеуметтік төлемдері (зейнетақы және жәрдемақы Еңбекмині ЦЖ-дан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Еңбекмині ЦЖ-дан қамқорлық және (немесе) қорғаншылық туралы мәлімет (қамқорлық тізілімі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) ұйымның ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЭЦҚ-мен, сондай-ақ Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің немесе көрсетілетін қызметті алушының сұрау салуын жүзеге асырған ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЖ – ақпараттық жүйе;</w:t>
+      ЦЖ – цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚЖМБМК– Қазақстанның жылжымайтын мүліктің бірыңғай мемлекеттік кадастры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8390,51 +8385,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еңбекмині АЖ – "Еңбек және халықты әлеуметтік қорғау министрлігі" ақпараттық жүйесі;</w:t>
+      Еңбекмині ЦЖ – "Еңбек және халықты әлеуметтік қорғау министрлігі" цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -8488,594 +8483,568 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
-[...155 lines deleted...]
-              <w:t>қағидаларына 5-қосымша</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету үрдісін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+      Ескерту. Қағидалар 4-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> және </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағын және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының №__ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
-[...251 lines deleted...]
-      ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы органы, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9111,423 +9080,467 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...64 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рұқсат беру туралы  БҰЙРЫҚ</w:t>
-[...66 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қорғаншы/қамқоршы </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________ </w:t>
-[...179 lines deleted...]
-      (бар болса)</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы коммерциялық емес акционерлік қоғамы филиалының № ____ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынуыңызға/көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтерді көрсету үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәлеметтердің сәйкес келмеуіне (керегін сызу) байланысты ___________________ мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алды: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9628,72 +9641,358 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 428 Қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рұқсат беру туралы  БҰЙРЫҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғаншылық және қамқоршылық органының функцияларын жүзеге асырушы уәкілетті орган _____________________________________________ ____________________________________________________ өтінішін қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғаншының/қамқоршының тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ШЕШТІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғаншы/қамқоршы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (негіздеме) тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қамқорлыққа (қорғаншылыққа) алынушыға шот ашуға (жабуға), карта мен пин конвертті алуға, сондай-ақ ________________________ ағымдағы және карточкалық шоттарды пайдалануға, оның ішінде_________________________ келіп түскен зейнетақыларды, әлеуметтік төлемдерді алу бойынша операцияларды жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. қамқорлыққа (қорғаншылыққа) алынушы __________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиесілі ___________________________________________ мекенжайы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орналасқан __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (мүліктің, көік құралының және т.б. атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлікке билік етуге/ иеліктен шығаруға (қажеттінің астын сызу) рұқсат етілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басшы _____________________ қолы (тегі, аты, әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9729,147 +10028,517 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін қызметті </w:t>
+              <w:t>әрекет қабілеті шектеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
+              <w:t>кәмелетке толған адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты (бар болса)</w:t>
+              <w:t>мүлкіне билік ету, шотына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түскен зейнетақыларды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...33 lines deleted...]
-      (республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы орган), Сіздің ________ жылғы № __________ өтінішіңізді қарап, "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсетуден бас тартқаны туралы хабарлайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астананың, республикалық маңызы бар қаланың, ауданның және облыстық маңызы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар қаланың) халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы орган), Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ жылғы № __________ өтінішіңізді қарап, "Әрекетке қабілетсіз немесе әрекет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетуден бас тартқаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9878,124 +10547,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бас тарту негіздемесі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      тегі, аты, әкесінің аты (бар болса)             (қолы) </w:t>
+        <w:t>
+      Басшы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10003,55 +10714,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>