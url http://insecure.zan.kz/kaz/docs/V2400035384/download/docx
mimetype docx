--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c5f040c" w14:textId="c5f040c">
+    <w:p w14:paraId="74417ea" w14:textId="74417ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 15 қарашадағы № 428 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 21 қарашада № 35384 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ережесінің 15 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>229-31) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -797,114 +869,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтiк қорғау министрлігi туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>229-31) тармақшасына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру тәртібін айқындайды.</w:t>
+        <w:t>229-31)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшасына сәйкес әзірленді және әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -921,249 +1035,653 @@
         </w:rPr>
         <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тұлғаға (бұдан әрі – көрсетілетін қызметті алушы) астананың, республикалық маңызы бар қаланың, облыстық маңызы бар қаланың және ауданның әлеуметтік қорғау мәселелері жөніндегі жергілікті атқарушы органдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның тұрғылықты жері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1198,209 +1716,481 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мемлекеттік корпорация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті беруші; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) портал арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті үшінші тұлғалар Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімдерін, нысанын және нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбес, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация қызметкері мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушыдан келісім алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация қызметкері цифрлық құжаттарды құжат иесінің порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен берілген келісімі болған кезде іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1451,130 +2241,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрау салу көмегімен "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде көрсетілетін қызметті алушының мәліметтері сәйкес келмеген (болмаған) кезде өтінішке құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасы берілген кезде көрсетілетін қызметті алушыға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушіде – мемлекеттік қызметті тіркеу және алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1585,224 +2375,452 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порталда – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызметті алуға жүгінген кезде Мемлекеттік корпорация қызметкері көрсетілетін қызмет алушыдан тиісті құжаттарды қабылдағаны туралы электрондық қолхат береді, онда қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болса), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетіледі, өтініш берушінің жүгінуі бойынша қолхат қағаз форматта беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды көрсетілетін қызметті алушының өзі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған көрсетілетін қызметті алушы ЭЦҚ-мен электрондық өтінішті куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы талап етілетін құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы деректерді "Е-Собес" автоматтандырылған ақпараттық жүйесіне (бұдан әрі – "Е-Собес" ААЖ) енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Мемлекеттік корпорация, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" ААЖ-ға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші өтінішті және тиісті құжаттарды қабылдағаннан кейін 2 (екі) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес құжаттарды тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші қажетті құжаттарды тексергеннен кейін 2 (екі) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның шотына келіп түскен мүлікке билік ету, зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу және сот шешімі бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру жөніндегі бұйрық шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құжаттарды қараудың және мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың Мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1873,147 +2891,366 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға 2 (екі) жұмыс күні ішінде оң нәтиже не мемлекеттік қызметті көрсетуден дәлелді бас тарту көрсетілетін қызметті алушының "жеке кабинетіне", жеке өзіне не </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік корпорацияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Портал арқылы жүгінген кезде мемлекеттік қызмет көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Дайын құжаттарды беру Мемлекеттік корпорацияның графигіне сәйкес жеке басты куәландыратын құжаттарды не цифрлық құжаттар сервисінен электрондық құжатты ұсынған кезде жүзеге асырылады, өкіл сондай-ақ өкілдің тиісті өкілеттілігі көрсетілген Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оны одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізу кезінде халықты әлеуметтік қорғау саласындағы уәкілетті орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, Мемлекеттік корпорацияны, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторын және көрсетілетін қызметті берушілерді енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сауалдары бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына ҚР </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2028,209 +3265,324 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-ға және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызмет көрсетуге шағымдану нәтижелері бойынша қабылданған шешіммен келіспеген кезде көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2645,68 +3997,68 @@
               <w:t>
 мекенжайы бойынша тұратын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 телефон___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден (қажетін таңдау):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2987,50 +4339,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "___" __________                         _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                             (өтініш берушінің қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3155,68 +4623,68 @@
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беруүшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден (қажетін таңдау):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3533,50 +5001,254 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ЭЦҚ _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қойылған күні мен уақыты: _______ жылғы ____._____________. сағат ____ минут ____секунд ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3612,139 +5284,387 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>әрекет қабілеті шектеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрі</w:t>
+              <w:t>кәмелетке толған адамның</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлкіне билік ету, шотына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 15 қарашадағы</w:t>
+              <w:t>түскен зейнетақыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 428 Қағидаға</w:t>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3758,105 +5678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру".</w:t>
-[...53 lines deleted...]
-2. Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған адамның мүлкін иеліктен шығаруға рұқсат беру</w:t>
+"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3888,106 +5754,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
+Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4019,160 +5867,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+1. Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша шешім беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорация;</w:t>
-[...35 lines deleted...]
-3) "электрондық үкімет" www.egov.kz веб-порталы арқылы жүргізіледі.</w:t>
+2. Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған адамның мүлкін иеліктен шығаруға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4204,142 +5998,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мерзімі</w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) құжаттарды көрсетілетін қызметті беруге, Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
-[...35 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
+Республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4372,87 +6130,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
+Барлық кіші түрлер бойынша өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік корпорация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкімет" www.​egov.​kz веб-порталы арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4485,159 +6297,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету</w:t>
-[...17 lines deleted...]
- нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешім туралы бұйрық;</w:t>
+1) құжаттарды көрсетілетін қызметті беруге, Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған азаматтардың мүлкін иеліктен шығаруға бұйрық;</w:t>
+2) Мемлекеттік корпорацияның құжаттарын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4669,106 +6445,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-алушыдан алынатын төлем мөлшері мемлекеттік қызметті көрсету кезінде және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4801,195 +6559,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіде: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
+- Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешім туралы бұйрық;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда: Қазақстан Республикасының еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдерінде дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
+- Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған азаматтардың мүлкін иеліктен шығаруға бұйрық;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық" кезек тәртібімен, көрсетілетін қызметті алушының тіркелген жері бойынша немесе қамқорлыққа мұқтаж кәмелетке толмаған адамның тіркелген жері бойынша жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы "брондауға" болады.</w:t>
+- Мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) порталда: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...53 lines deleted...]
-2) www.egov.kz. порталда жарияланған.</w:t>
+Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5022,509 +6726,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыда қажетті құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешімді алу үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
-[...421 lines deleted...]
-Құжаттарды портал арқылы берген кезде құжаттар электорндық көшірме түрінде ұсынылады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5557,163 +6839,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс емес екенін белгілеу;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+2) Мемлекеттік корпорацияда: Қазақстан Республикасының еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдерінде дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылған.</w:t>
+Қабылдау "электрондық" кезек тәртібімен, көрсетілетін қызметті алушының тіркелген жері бойынша немесе қамқорлыққа мұқтаж кәмелетке толмаған адамның тіркелген жері бойынша жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы "брондауға" болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) порталда: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында: www.​edu.​gov.​kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.​egov.​kz. порталда жарияланған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5746,218 +7080,927 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Мемлекеттік қызмет көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+Көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешімді алу үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрлікте – www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+1) Қағидаларға 1, 2-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда – www.gov4c.kz.</w:t>
+2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжаты (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Заңнамада белгіленген тәртіппен өз-өзіне қызмет көрсету, өздігінен жүріп-тұруды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызмет көрсету үшін қажетті құжаттар қабылдауды 1414, 88000807777 Бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне Мемлекеттік корпорация қызметкері бара отырып жүргізеді.</w:t>
+3) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамға қорғаншылық немесе қамқоршылық белгілеу туралы мәлімет (көрсетілетін қызметті берушінің қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде электрондық нысанда қамқоршылықты/қорғаншылықты белгілеу туралы ақпарат алу мүмкіндігі бар. </w:t>
+              <w:t>
+4) қамқорлыққа (қорғаншылыққа) алынушының иелігіндегі меншік құқығын растайтын мүлікке құқық белгілейтін құжаттар (мүлікке билік ету және иеліктен шығару үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+5) заң бойынша мұраға құқық туралы куәлік (нотариустан) (заң бойынша мұра алған жағдайда) (мүлікке билік ету және иеліктен шығару үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+6) қамқорлыққа (қорғаншылыққа) алынушының көлік құралына меншік құқығын растайтын құжат (мүлікке билік ету және иеліктен шығару үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7) екінші деңгейдегі банктерде немесе "Қазпочта" АҚ-да қамқорлыққа (қорғаншылыққа) алынушыға шот ашылғаны туралы хабарлама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) қамқорлыққа (қорғаншылыққа) алынушының кірістерін (зейнетақылар, жәрдемақылар, әлеуметтік және басқа да төлемдер) растайтын құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы сот шешімі бойынша әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған адамның мүлкін иеліктен шығаруға рұқсат алу үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға сәйкес 1, 2-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамға қорғаншылық немесе қамқоршылық белгілеу туралы мәлімет (көрсетілетін қызмет берушінің қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) меншік құқығын растайтын мүлікке құқық белгілейтін құжаттар (мүлікке билік ету және иеліктен шығару үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заң бойынша мұраға құқық туралы куәлік (нотариустан) (заң бойынша мұра алған жағдайда) (мүлікке билік ету және иеліктен шығару үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көлік құралдарына меншік құқығын растайтын құжат (мүлікке билік ету және иеліктен шығару үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) кепілдік міндеттемелер (нотариустан) (мүлікті сатқан жағдайда) (мүлікке билік ету және иеліктен шығару үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарыда аталған 2), 3), 4), 6), 8) тармақшаларда көрсетілген құжаттар туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық мәліметтер және (немесе) құжаттар нысанында алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелердегі мәліметтер сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды портал арқылы берген кезде құжаттар электрондық көшірме түрінде ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс емес екенін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің 127, 128-баптарында бекітілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мемлекеттік қызмет көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министрлікте – www.​enbek.​gov.​kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияда – www.​gov4c.​kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Заңнамада белгіленген тәртіппен өз-өзіне қызмет көрсету, өздігінен жүріп-тұруды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызмет көрсету үшін қажетті құжаттар қабылдауды 1414, 88000807777 Бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне Мемлекеттік корпорация қызметкері бара отырып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде электрондық нысанда қамқоршылықты/қорғаншылықты белгілеу туралы ақпарат алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8 800 080 777 Бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" деген бөлімде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6062,68 +8105,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 428 Қағидаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6445,213 +8488,342 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>кәмелетке толған адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрі</w:t>
+              <w:t>мүлкіне билік ету, шотына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 15 қарашадағы</w:t>
+              <w:t>түскен зейнетақыларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 428 Қағидаға</w:t>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 20-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> басшылыққа ала отырып, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының №__ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда: </w:t>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының №__ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6840,52 +9012,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20__ жылғы "___" _________ </w:t>
+        <w:t>
+      20__ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7010,68 +9200,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат беру туралы  БҰЙРЫҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаншылық және қамқоршылық органының функцияларын жүзеге асырушы уәкілетті орган _____________________________________________ ____________________________________________________ өтінішін қарап,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7584,68 +9774,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7813,55 +10003,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8187,31 +10377,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>