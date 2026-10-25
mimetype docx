--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a9b675" w14:textId="2a9b675">
+    <w:p w14:paraId="a982a0c" w14:textId="a982a0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -803,1997 +803,1948 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек және халықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрі</w:t>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 15 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 427 бұйрыққа </w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 427 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z79" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ережесінің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>229-30) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және кәмелетке толған әрекетке қабілетсіз немесе әрекет қабілеті шектеулі адамдардың қорғаншылықты немесе қамқоршылықты белгілеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z80" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z81" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z82" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы әлеуметтік қызметтер көрсету орталықтары (бұдан әрі – АӘҚКО) – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z83" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z84" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z85" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық жүйе – цифрлық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың үйымдық-реттелген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z86" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z87" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z88" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z89" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z90" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) астананың, республикалық маңызы бар қаланың, ауданның және облыстық маңызы бар қаланың әлеуметтік қорғау мәселелері жөніндегі жергілікті атқарушы органдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...560 lines deleted...]
-      1) Мемлекеттік корпорация; </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы қорғаншылыққа немесе қамқоршылыққа мұқтаж адамның тұрғылықты жері бойынша осы Қағидаларға 3-қосымшаға сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік көрсетілетін қызметке қойылатын талаптар) көзделген құжаттармен қоса, осы Қағидаларға 1 және 2-қосымшаларға сәйкес нысан бойынша өтінішті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      2) көрсетілетін қызметті беруші; </w:t>
+    <w:bookmarkStart w:name="z92" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті беруші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      3) "электрондық үкіметтің" www.egov.kz веб-порталы арқылы ұсынады.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік корпорация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z94" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" веб-порталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z95" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы байланыстың абоненттік құрылғысы арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z96" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үшінші тұлғалардың өтініші Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...96 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z97" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын талаптар, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптарды осы Қағидаларға 3-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z98" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік корпорацияның қызметкері немесе көрсетілетін қызметті беруші мемлекеттік қызметті көрсету кезінде заңмен қорғалатын құпияны құрайтын, цифрлық жүйелердегі мәліметтерді пайдалануға көрсетілетін қызметті алушыдан келісім алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z99" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мен Мемлекеттік корпорация қызметкері цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z100" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын талаптардың 8-тармағында көрсетілген құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері және көрсетілетін қызметті алушы тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы осы Қағидарларға 4-қосымшаға сәйкес сұрау салу арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде көрсетілетін қызметті алушы өтінішке құжаттарды қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z283" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Заңның 18-2-бабы 2-тармағында көзделген жағдайларда көрсетілетін қызметті беруші немесе Мемлекеттік корпорация мемлекеттік қызметті көрсету үрдісін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызметті көрсетудің негізгі талаптарының 9-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайларда, көрсетілетін қызметті беруші немесе Мемлекеттік корпорацияның қызметкері цифрлық күту парағы арқылы өтінішті қабылдайды және осы Қағидаларға 4-1-қосымшаға сәйкес көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсету үрдісінің тоқтатыла тұрғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) порталды қоспағанда көрсетілетін қызметті берушінің және (немесе) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушымен құжаттарды қайта ұсыну тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 9 (тоғыз) жұмыс күні белгіленеді, аталған мерзім Мемлекеттік көрсетілетін қызметке қойылатын талаптардың 4-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік корпорация қызметкері және көрсетілетін қызметті алушы осы Қағидаларға </w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+      7. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация қызметкері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын Мемлекеттік корпорацияға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z104" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасын беру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z105" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушіде – мемлекеттік қызметті тіркеу және алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z106" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталда – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z107" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның қызметкері мемлекеттік қызметті алуға өтініш берген кезде өтініш берушіден тиісті құжаттардың қабылданғаны туралы электронды қолхат береді, онда қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (ол болған жағдайда), өтінішті берген күні мен уақыты, сондай-ақ дайын құжаттардың берілген күні көрсетіледі, өтініш берушінің өтініші бойынша қолхат қағаз форматында өтініш берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z108" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, осы Қағидаларға </w:t>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      10. Көрсетілетін қызметті алушы портал арқылы мемлекеттік қызметті алу үшін жүгінген кезде ұсынылған мәліметтерді растау және қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуды көрсетілетін қызметті алушының өзі жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z109" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған көрсетілетін қызметті алушы өзінің ЭЦҚ-мен электрондық өтінішті куәландырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z110" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы талап етілетін құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z111" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы "Е-Собес" цифрлық жүйесіне (бұдан әрі – "Е-Собес") жүгінген адамның өтінішінен деректерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z112" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Мемлекеттік корпорация, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" беріледі".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z113" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Өтініш қабылдағаннан кейін және құжаттарды тексеру қорытындылары бойынша көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде тұрғын үйге тексеру жүргізеді, оның нәтижелері бойынша осы Қағидаларға </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің м.а. 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелді) белгіленген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z114" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініш қабылдағаннан кейін және құжаттарды тексеру қорытындылары бойынша көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде тұрғын үйге тексеру жүргізеді, оның нәтижелері бойынша осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша қорғаншылыққа немесе қамқоршылыққа алуға ниет білдірген адамның тұрғын үй-тұрмыстық жағдайларын тексеру актісін (бұдан әрі – акт) жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z115" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мен қорғаншылыққа немесе қамқоршылыққа мұқтаж азамат бір елді мекен шегінде тұруы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...211 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z116" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқтаж азамат АӘҚКО-да тұрған жағдайда, актіні жасау талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z117" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші актіні алған күннен бастап және қажетті құжаттарды өңделгеннен кейін 3 (үш) жұмыс күні ішінде осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша тұрғын үй-тұрмыстық жағдайларды тексеру актісінің оң қорытындысы болған жағдайда қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық (бұдан әрі – бұйрық) шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z118" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құжаттарды қараудың және қорғаншылықты немесе қамқоршылықты белгілеу не мемлекеттік қызмет көрсетуден бас тартудың жалпы мерзімі 19 (он тоғыз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметке қойылатын талаптардың 10-тармағында көзделген бас тарту негіздері болған жағдайда, көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Портал арқылы жүгінген кезде мемлекеттік қызмет көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "Жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Дайын құжаттарды беру Мемлекеттік корпорацияның жұмыс кестесіне сәйкес жеке басын куәландыратын құжаттарды немесе электрондық цифрлық құжаттама қызметінен электрондық құжаты, өкіл сондай-ақ өкілдің тиісті өкілеттілігі көрсетілген Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжатты көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z124" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оны одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z125" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрықтың күші құжаттар немесе мәліметтердің, оның ішінде мемлекеттік мекеменің (ұйымның) цифрлық жүйелерінен келіп түскен мәліметтердің негізінде, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z126" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қамқорлыққа алынушыны әрекетке қабiлеттi деп тану немесе қорғаншының немесе қамқоршының не қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның өтініші бойынша оның әрекет қабiлетi шектелуiнiң күшiн жою туралы сот шешiм шығарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z127" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қамқоршының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z128" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қорғаншының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 17-тармағының 1), 2), 3), 4) тармақшаларында көрсетілген фактілер анықталған жағдайда, көрсетілетін қызметті беруші осы Қағидаларға 9-қосымшадағы нысанға сәйкес қорғаншылық немесе қамқоршылық белгілеу туралы шешімді шығарады және көрсетілетін қызметті берушінің ЭЦҚ-мен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z131" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған, АӘҚКО тұратын адамға қорғаншы ауысқан кезде "Заңды тұлғалар" мемлекеттік деректер базасы мәліметі бойынша бірінші басшы туралы мәліметтер негізінде көрсетілетін қызметті беруші "Е-Собес" АЦЖ-да өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде халықты әлеуметтік қорғау саласындағы уәкілетті орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, Мемлекеттік корпорацияны, "цифрлық үкіметтің" операторын және көрсетілетін қызметті берушілерді енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z133" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z134" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сауалдары бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне және Заңға сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z135" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z136" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z137" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z138" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z139" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z140" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызмет көрсетуге шағымдану нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2827,64 +2778,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1 қосымша</w:t>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басшысына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2905,612 +2960,552 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Нысан</w:t>
-[...64 lines deleted...]
-              <w:t>Басшысына _________________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(органның атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтан(шадан) ____________</w:t>
+              <w:t>азаматтан (шадан) ____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса) және жеке</w:t>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестендіру нөмірі)</w:t>
+              <w:t>(ол болған жағдайда) және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекен-жайы бойынша тұратын:</w:t>
+              <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>мекенжайы бойынша тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkStart w:name="z143" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z144" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _______________________________ мекенжайы бойынша тұратын,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z145" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толған әрекетке қабілетсіз немесе әрекет қабілеті шектеулі (керегінің</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z146" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      астын сызу) __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z147" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (тегі, аты, әкесінің аты (ол болған жағдайда) және жеке сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z148" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z149" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғаншылық (немесе қамқоршылық) белгілеуді сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z150" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй-тұрмыстық жағдайларға тексеру жүргізуге қарсы емеспін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z151" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес менің және қорғаншылық белгіленетін адамның дербес деректерін жинауға және өңдеуге, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес менің және қорғаншылық белгіленетін адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z152" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексінің 129-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қорғаншы (қамқоршы) міндетін пайдақорлық мақсаттарды көздемей орындауға міндеттенемін!</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"___" ____________ 20__жылы</w:t>
+              <w:t xml:space="preserve">
+20__жылғы "___" ____________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________</w:t>
+____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 азаматтың (шаның) қолы</w:t>
             </w:r>
@@ -3573,415 +3568,597 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 қосымша</w:t>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z155" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z156" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (керегінің астын сызу) </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сізден ______________________________________ мекенжайы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z157" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________ </w:t>
-[...19 lines deleted...]
-    </w:p>
+       тұратын, кәмелетке толған әрекетке қабілетсіз немесе әрекет қабілеті шектеулі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z158" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z159" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z160" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (тегі, аты, әкесінің аты (ол болған жағдайда) және жеке сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z161" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z162" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғаншылық (немесе қамқоршылық) белгілеуді сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z163" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй-тұрмыстық жағдайларға тексеру жүргізуге қарсы емеспін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z164" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес менің және қорғаншылық белгіленетін адамның дербес деректерін жинауға және өңдеуге, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес менің және қорғаншылық белгіленетін адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z165" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексінің 129-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қорғаншы (қамқоршы) міндетін пайдақорлық мақсаттарды көздемей орындауға міндеттенемін!</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z166" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z167" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үй телефоны ___________________ ұялы телефоны ____________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z168" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z169" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z170" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z171" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қойылған күні мен уақыты: ____.____________._______ жылы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z172" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ сағаты ____ минуты ____секунды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4015,77 +4192,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Әрекетке қабілетсіз немесе </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әрекет қабілеті шектеулі</w:t>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кәмелетке толған адамдарға </w:t>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қорғаншылық немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4179,71 +4356,91 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      Ескерту. 3-қосымшаға өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 199</w:t>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4593,120 +4790,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті беруші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорация;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ұялы байланыстың абоненттік құрылғысы арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4778,84 +5007,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z179" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) құжаттарды Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 19 (он тоғыз) жұмыс күні;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияның құжаттарын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорацияның құжаттарын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4942,51 +5183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5040,68 +5281,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z181" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың және облыстық маңызы бар қалалардың, республикалық маңызы бар қалалардың және астананының, әлеуметтік қорғау жөніндегі уәкілетті органының қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы не мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Аудандардың. облыстық маңызы бар қалалардың, астананының және республикалық маңызы бар қалалардың, әлеуметтік қорғау жөніндегі уәкілетті органының қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы не мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5263,215 +5506,277 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек заңнамасына сәйкес белгіленген жұмыс кестесіне сәйкес, демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін түскі үзіліспен жұмыс істейді.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижелерін қабылдау және беру сағат 9:00-ден 17:00-ге дейін жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсету нәтижелерін қабылдау және беру сағат 9:00-ден 17:00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация бөлімшелерінде – Қазақстан Республикасының Еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның кезекші халыққа қызмет көрсету бөлімдері дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі сағат 9.00-ден 13.00-ге дейін.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорация бөлімшелерінде – Қазақстан Республикасының Еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның кезекші халыққа қызмет көрсету бөлімдері дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі сағат 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау жеделдетіп қызмет көрсетусіз электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау жеделдетіп қызмет көрсетусіз электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында: www.edu.gov.kz;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында: www.edu.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.egov.kz. порталда жарияланған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5543,268 +5848,360 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидаларына (бұдан әрі – Қағидалар) 1, 2-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидаларына (бұдан әрі – Қағидалар) 1, 2-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басын куәландыратын құжат немесе қызметті алушының цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басын куәландыратын құжат немесе қызметті алушының цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) азаматтың әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп тану туралы сот шешімі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) азаматтың әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп тану туралы сот шешімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) неке қию немесе бұзу туралы куәлік;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) неке қию немесе бұзу туралы куәлік;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысын (қамқоршылық белгіленген жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-6) "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша наркологиялық және психиатриялық диспансерлерде есепте тұрғаны туралы мәліметтердің жоқ екені туралы анықтамалар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) 18 жастан асқан отбасы мүшелерінің әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге жазбаша келісім (егер қамқоршы қамқоршымен бірге тұрады деп болжанған жағдайда) (еркін түрде).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) 18 жастан асқан отбасы мүшелерінің әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге жазбаша келісім (егер қамқоршы қамқоршымен бірге тұрады деп болжанған жағдайда) (еркін түрде).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет алушының әрекетке қабілетсіз немесе әрекет қабілеті шектелген деп тану туралы, кәмелетке толған қамқоршылық тағайындалатын адамның әрекетке қабілетсіз немесе әрекет қабілеті шектелген туралы, арнаулы әлеуметтік қызметтер көрсету орталығының бірінші басшысы туралы туралы (Арнаулы әлеуметтік қызметтер көрсету орталықтарының мамаманы өтініш білдірген жағдайда) және жоғарыда аталған 2, 3, 4, 5, 6 тармақшалардағы мәліметтерді көрсетілетін қызметті беруші немесе Мемлекеттік корпорация тиісті мемлекеттік ақпараттық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады. 18 жастан асқан әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге келісім электрондық сұраным порталы арқылы жеке кабинетке жолданады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызмет алушының әрекетке қабілетсіз немесе әрекет қабілеті шектелген деп тану туралы, кәмелетке толған қамқоршылық тағайындалатын адамның әрекетке қабілетсіз немесе әрекет қабілеті шектелген туралы, арнаулы әлеуметтік қызметтер көрсету орталығының бірінші басшысы туралы туралы (Арнаулы әлеуметтік қызметтер көрсету орталықтарының мамаманы өтініш білдірген жағдайда) және жоғарыда аталған 2, 3, 4, 5, 6 тармақшалардағы мәліметтерді көрсетілетін қызметті беруші немесе Мемлекеттік корпорация тиісті мемлекеттік цифрлық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады. 18 жастан асқан әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге келісім электрондық сұраным портал арқылы жеке кабинетке жолданады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелердегі мәліметтер сәйкес келмеген (болмаған) жағдайда өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық жүйелердегі мәліметтер сәйкес келмеген (болмаған) жағдайда өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттарды портал арқылы жолдаған жағдайда құжаттар электрондық көшірме түрінде ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5890,108 +6287,166 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігі белгілену;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>122-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>бекітілген талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6045,156 +6500,208 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мемлекетті көрсету орындарының мекенжайы мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрліктер – www.enbek.gov.kz. "Мемлекеттік қызметтер" бөлімі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министрліктер – www.enbek.gov.kz. "Мемлекеттік қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығына жүгіну арқылы Мемлекеттік корпорацияның қызметкері тұрғылықты жері бойынша жүргізеді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығына жүгіну арқылы Мемлекеттік корпорацияның қызметкері тұрғылықты жері бойынша жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде портал арқылы электрондық нысанда жәрдемақы тағайындау туралы ақпарат алу мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде портал арқылы электрондық нысанда жәрдемақы тағайындау туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжаттар қызметі мобильді қосымшада авторизацияланған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, бұдан әрі "цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6251,541 +6758,717 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4-қосымша </w:t>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z209" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салулар </w:t>
-[...182 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салулар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z210" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкімет" шлюзі арқылы мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z211" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖТ МДҚ-дан жеке басын куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z212" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖТ МДҚ-дан қорғаншылық немесе қамқоршылық белгіленетін тұлғаның жеке басын куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z213" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЖТ МДҚ-дан көрсетілетін қызметті алушының тұрақты тұрғылықты жері бойынша тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z214" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖТ МДҚ-дан көрсетілетін қызметті алушының қамқорлығы белгіленетін адамды тұрақты тұрғылықты жері бойынша тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z215" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЖТ МДҚ-дан қорғаншылық немесе қамқоршылық белгіленетін кәмелетке толған адамның әрекетке қабілетсіз не әрекет қабілеті шектеулігі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z216" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ЖМЖ МДҚ -дан көрсетілетін қызметті алушының жылжымайтын мүлік туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z217" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) АХАЖ ЦЖ-дан көрсетілетін қызметті алушының неке (ерлі-зайыптылық) жасасуын, бұзылуын тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z218" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ЖТ МДҚ-дан көрсетілетін қызметті алушыны әрекетке қабілетсіз не әрекет қабілеті шектеулі деп тануы фактісінің болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z219" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ҚР ДСМ ЦЖ-дан көрсетілетін қызметті алушының психикалық денсаулық орталығында есепте жай-күйі фактісінің болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z220" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) ҚР ДСМ-нің АЖ-дан көрсетілетін 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысы Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      10) ҚР ДСМ ЦЖ-дан көрсетілетін 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысы Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z221" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) ҚР ДСМ-нің АЖ-дан көрсетілетін "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      11) ҚР ДСМ ЦЖ-дан көрсетілетін "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша наркологиялық және психиатриялық диспансерлерде есепте тұрғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z222" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ЗТ МДҚ-дан арнаулы әлеуметтік қызмет көрсету орталығының басшысы туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z223" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) ұйымның ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЭЦҚ-мен, сондай-ақ Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің немесе көрсетілетін қызметті алушының сұрау салуын жүзеге асырған ЭЦҚ-мен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z224" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z225" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦЖ – цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z226" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦЖ АХАЖ – "АХАЖ тіркеу пункті" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z227" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДСМ ЦЖ – "Денсаулық сақтау министрлігі" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z228" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖМЖ МДҚ – "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер базасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z230" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЗТ МДҚ – "Заңды тұлғалар" мемлекеттік деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z231" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z232" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6819,129 +7502,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Әрекетке қабілетсіз немесе </w:t>
-[...77 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6962,420 +7567,438 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>4-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z285" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету үрдісін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      Ескерту. Қағидалар 4-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 199</w:t>
+        <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...291 lines deleted...]
-      20__ жылғы "___" _________</w:t>
+       "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағын және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы органы, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап 9 (тоғыз) жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7411,64 +8034,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бұйрығына </w:t>
-[...12 lines deleted...]
-              <w:t>6 қосымша</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7489,51 +8099,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>әрекет қабілеті шектеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7554,129 +8164,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітемін</w:t>
-[...77 lines deleted...]
-              <w:t>(бар болса)</w:t>
+              <w:t>кәмелетке толған адамдарға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7697,1113 +8229,662 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"____" _____________ 20___жылы</w:t>
-[...12 lines deleted...]
-              <w:t>күні, қолы, мөр орны</w:t>
+              <w:t>қорғаншылық немесе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...650 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
-(бар болса)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Туған күні</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамқоршылық белгілеу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
-лауазымы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
-қатынас</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-ескертпе</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...136 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z286" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Таныстым:___________________________________________________________ </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қорғаншылыққа немесе қамқоршылыққа алуға ниет білдірген адамдардың тегі, </w:t>
-[...17 lines deleted...]
-      аты, әкесінің аты (ол болған кезде), күні, қолы)</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабынның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, ауданның және облыстық маңызы бар қаланың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы коммерциялық емес акционерлік қоғамы филиалының № ____ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынуыңызға/көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтерді көрсету үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәлеметтердің сәйкес келмеуіне (керегін сызу) байланысты ___________________ мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алды: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8839,173 +8920,1949 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басшы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ұйымның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, Аты, Әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20___жылғы "____" __________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні, қолы, мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z251" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық ________________________________________________  (органның атауы)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t xml:space="preserve">              Қорғаншылыққа немесе қамқоршылыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             алуға ниет білдірген адамның тұрғын үй-тұрмыстық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         жағдайларын тексеру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               АКТІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z252" w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру жүргізілген күн</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеру жүргізілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өткізген тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік қорғау жөніндегі уәкілетті органының мекенжайы мен телефоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Өмір сүру жағдайларына зерттеу жүргізілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жері (тіркелген жері бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Білім _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыс орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Тұрғын үй-тұрмыстық жағдайлардың жалпы сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үйді пайдалану құқығын растайтын құжат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұрғын үй иесінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалпы ауданы _ (шаршы метр) __________тұрғын үй алаңы ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шаршы метр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қонақ бөлмелерінің саны _________ тіркелген ______ (тұрақты, уақытша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үйді абаттандыру _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(абаттандырылған, абаттандырылмаған, ішінара ыңғайлы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жалға берілетін тұрғын үй, мемлекеттік / жекешелендірілген тұрғын үй, жеке үй, пәтер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Санитариялық-гигиеналық жағдайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жақсы, қанағаттанарлық, қанағаттанарлықсыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үй туралы қосымша мәліметтер (қамқоршыға арналған жеке бөлменің болуы, т.б)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Бірге тұратын басқа отбасы мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, жұмыс орны,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туыстық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қатынас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z256" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қорғаншылықты (қамқоршылықты) белгілеу себептері) ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қорытынды (қорғаншылықты белгілеу үшін шарттардың болуы немесе қамқоршылық)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қолы) (аты-жөні, тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Таныстым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қорғаншылыққа немесе қамқоршылыққа алуға ниет білдірген адамдардың тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аты, әкесінің аты (ол болған жағдайда), күні, қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№ ____________</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-20__ жылғы "___" _______</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z259" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________ (органның атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ____________ 20__ жылғы "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z260" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9040,150 +10897,161 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, "Мемлекеттің қорғаншылық және қамқоршылық жөніндегі функцияларын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 30 наурыздағы № 382 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z261" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z262" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z263" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ______өтініші және ұсынылған құжаттар негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z264" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z265" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық (қамқоршылық) белгіленсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9378,214 +11246,224 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегі, аты, әкесінің аты (бар болса)</w:t>
+тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегі, аты, әкесінің аты (бар болса), туған жылы</w:t>
+тегі, аты, әкесінің аты (ол болған жағдайда), туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z267" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z268" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z269" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z270" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9619,85 +11497,411 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрекет қабілеті шектеулі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толған адамдарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғаншылық немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамқоршылық белгілеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Нысан</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы орган), сіздің ________ жылғы № __________ өтінішіңізді қарап, "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсетуден бас тартқаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бас тартудың негіздемесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы (ұйымның атауы) ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9733,310 +11937,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>"Әрекетке қабілетсіз немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетілетін қызметті </w:t>
+              <w:t xml:space="preserve">әрекет қабілеті шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты (бар болса)</w:t>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...214 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -10053,283 +12080,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
-[...12 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkStart w:name="z281" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шешім № ____ 20 ____ жылғы "_____" ________ ___________________________________________ (органның атауы)</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">              Шешім № ____ 20 ____ жылғы "_____" ________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z282" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаншылықты немесе қамқоршылықты тоқтату туралы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...176 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат(ша) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы________ туған күні _____ жылғы "_____" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 ___ жылғы "_____"__________________ бастап қорғаншылық немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамқоршылық тоқтатылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10337,55 +12367,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>