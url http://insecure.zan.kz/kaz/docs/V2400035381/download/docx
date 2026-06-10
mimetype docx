--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b5e7d7" w14:textId="3b5e7d7">
+    <w:p w14:paraId="2a9b675" w14:textId="2a9b675">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,104 +102,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 15 қарашадағы № 427 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 20 қарашада № 35381 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ережесінің 15 тармағының </w:t>
+      Ескерту. Тақырыптың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>229-30) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -728,425 +848,571 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 427 бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидалары</w:t>
+        <w:t xml:space="preserve"> "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидалары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ережесінің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>229-30) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және кәмелетке толған әрекетке қабілетсіз немесе әрекет қабілеті шектеулі адамдардың қорғаншылықты немесе қамқоршылықты белгілеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) астананың, республикалық маңызы бар қаланың, облыстық маңызы бар қаланың және ауданның әлеуметтік қорғау мәселелері жөніндегі жергілікті атқарушы органдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы қорғаншылыққа немесе қамқоршылыққа мұқтаж адамның тұрғылықты жері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1181,150 +1447,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мемлекеттік корпорация; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті беруші; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкіметтің" www.egov.kz веб-порталы арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үшінші тұлғалардың өтініші Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1339,71 +1605,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">негіздерді қамтитын талаптар, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптарды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік корпорацияның қызметкері немесе көрсетілетін қызметті беруші, егер Қазақстан Республикасының заңдарында көзделмесе, мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушыдан келісім алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші мен Мемлекеттік корпорация қызметкері құжат иесінің порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен берілген келісімі болған кезде цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1454,414 +1720,414 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрау салу арқылы "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде көрсетілетін қызметті алушының мәліметтері сәйкес келмеген (болмаған) кезде өтінішке құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын Мемлекеттік корпорацияға ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын Мемлекеттік корпорацияға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасын беру кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасын беру кезінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушіде – мемлекеттік қызметті тіркеу және алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталда – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкері мемлекеттік қызмет алуға жүгінген кезде көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын нормативтік құқықтық актілерде көзделген тізбеге сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, Мемлекеттік корпорация қызметкері құжатты қабылдаудан бас тартады және жоқ құжатты көрсетіп қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы портал арқылы мемлекеттік қызметті алу үшін жүгінген кезде ұсынылған мәліметтерді растау және қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды көрсетілетін қызметті алушының өзі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті берушіде – мемлекеттік қызметті тіркеу және алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі;</w:t>
-[...54 lines deleted...]
-      10. Көрсетілетін қызметті алушы портал арқылы мемлекеттік қызметті алу үшін жүгінген кезде ұсынылған мәліметтерді растау және қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды көрсетілетін қызметті алушының өзі жүзеге асырады.</w:t>
+      Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған көрсетілетін қызметті алушы өзінің ЭЦҚ-мен электрондық өтінішті куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы талап етілетін құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы "Е-Собес" автоматтандырылған ақпараттық жүйесіне (бұдан әрі – "Е-Собес" ААЖ) жүгінген адамның өтінішінен деректерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған көрсетілетін қызметті алушы өзінің ЭЦҚ-мен электрондық өтінішті куәландырады.</w:t>
-[...54 lines deleted...]
-        <w:t>
       Көрсетілетін қызметті алушы Мемлекеттік корпорация, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" ААЖ-ға беріледі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өтініш қабылдағаннан кейін және құжаттарды тексеру қорытындылары бойынша көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде тұрғын үйге тексеру жүргізеді, оның нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорғаншылыққа немесе қамқоршылыққа алуға ниет білдірген адамның тұрғын үй-тұрмыстық жағдайларын тексеру актісін (бұдан әрі – акт) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мен қорғаншылыққа немесе қамқоршылыққа мұқтаж азамат бір елді мекен шегінде тұруы қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқтаж азамат арнаулы әлеуметтік қызметтер көрсету орталықтарында (бұдан әрі – АӘҚКО) тұрған жағдайда, актіні жасау талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші актіні алғаннан кейін және қажетті құжаттар өңделгеннен кейін 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің қорғаншылық немесе қамқоршылық тағайындау туралы бұйрық (бұдан әрі – бұйрық) шығарады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құжаттарды қараудың жалпы мерзімі және қорғаншылықты немесе қамқоршылықты белгілеу не мемлекеттік қызмет көрсетуден бас тарту 19 (он тоғыз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1932,208 +2198,208 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға 2 (екі) жұмыс күні ішінде оң нәтиже не мемлекеттік қызметті көрсетуден дәлелді бас тарту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының "жеке кабинетіне", жеке өзіне немесе Мемлекеттік корпорацияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Веб-портал арқылы жүгінген кезде мемлекеттік қызмет көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "Жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Дайын құжаттарды беру Мемлекеттік корпорацияның жұмыс кестесіне сәйкес жеке басын куәландыратын құжаттарды немесе электрондық цифрлық құжаттама қызметінен электрондық құжаты, өкіл сондай-ақ өкілдің тиісті өкілеттілігі көрсетілген Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжатты көрсеткен кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      16. Дайын құжаттарды беру Мемлекеттік корпорацияның жұмыс кестесіне сәйкес жеке басын куәландыратын құжаттарды немесе электрондық цифрлық құжаттама қызметінен электрондық құжаты, өкіл сондай-ақ өкілдің тиісті өкілеттілігі көрсетілген Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжатты көрсеткен кезде жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оны одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық құжаттар немесе мәліметтердің, оның ішінде мемлекеттік мекеменің (ұйымның) ақпараттық жүйелерінен келіп түскен мәліметтердің негізінде, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...33 lines deleted...]
-      17. Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық құжаттар немесе мәліметтердің, оның ішінде мемлекеттік мекеменің (ұйымның) ақпараттық жүйелерінен келіп түскен мәліметтердің негізінде, атап айтқанда:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қамқорлыққа алынушыны әрекетке қабiлеттi деп тану немесе қорғаншының немесе қамқоршының не қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның өтініші бойынша оның әрекет қабiлетi шектелуiнiң күшiн жою туралы сот шешiм шығарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      1) қамқорлыққа алынушыны әрекетке қабiлеттi деп тану немесе қорғаншының немесе қамқоршының не қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның өтініші бойынша оның әрекет қабiлетi шектелуiнiң күшiн жою туралы сот шешiм шығарған;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қамқоршының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      2) қамқоршының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қорғаншының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      3) қорғаншының және/немесе әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адам Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған мәліметтердің дұрыс еместігі анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 17 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2208,109 +2474,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген фактілер анықталған жағдайда, көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысанға сәйкес қорғаншылық немесе қамқоршылық белгілеу туралы шешімді шығарады және көрсетілетін қызметті берушінің ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған, АӘҚКО тұратын адамға қорғаншы ауысқан кезде "Заңды тұлғалар" мемлекеттік деректер базасы мәліметі бойынша бірінші басшы туралы мәліметтер негізінде көрсетілетін қызметті беруші "Е-Собес" ААЖ-да өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде халықты әлеуметтік қорғау саласындағы уәкілетті орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, Мемлекеттік корпорацияны, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторын және көрсетілетін қызметті берушілерді енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      19. Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде халықты әлеуметтік қорғау саласындағы уәкілетті орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, Мемлекеттік корпорацияны, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторын және көрсетілетін қызметті берушілерді енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сауалдары бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2325,209 +2591,209 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      23. Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      24. Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік қызмет көрсетуге шағымдану нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2879,68 +3145,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден ______________________________ мекенжайы бойынша тұратын,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3326,68 +3592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қағидаға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден _____________________________________ мекенжайы бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3749,1833 +4015,2204 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t xml:space="preserve">"Әрекетке қабілетсіз немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрекет қабілеті шектеулі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы орган</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...53 lines deleted...]
-3) "электрондық үкіметтің" www.egov.kz веб-порталы арқылы жүргізіледі.</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) құжаттарды Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 19 (он тоғыз) жұмыс күні;</w:t>
-[...35 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ұялы байланыстың абоненттік құрылғысы арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың және облыстық маңызы бар қалалардың, республикалық маңызы бар қалалардың және астананының, әлеуметтік қорғау жөніндегі уәкілетті органының қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы не мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+1) құжаттарды Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 19 (он тоғыз) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
+2) Мемлекеттік корпорацияның құжаттарын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (ішінара автоматтандырылған)/ қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
+Аудандардың және облыстық маңызы бар қалалардың, республикалық маңызы бар қалалардың және астананының, әлеуметтік қорғау жөніндегі уәкілетті органының қорғаншылық немесе қамқоршылық белгілеу туралы бұйрығы не мемлекеттік қызмет көрсетуге қойылатын талаптардың 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация: Қазақстан Республикасының еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
-[...89 lines deleted...]
-2) www.egov.kz. порталда жарияланған.</w:t>
+Порталда мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыда қажетті құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе "Электрондық үкімет" порталы арқылы мынадай құжаттарды ұсынады:</w:t>
-[...219 lines deleted...]
-Құжаттарды "электрондық үкімет" порталы арқылы жолдаған жағдайда құжаттар электорндық көшірме түрінде ұсынылады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігі белгілену;</w:t>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек заңнамасына сәйкес белгіленген жұмыс кестесіне сәйкес, демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін түскі үзіліспен жұмыс істейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижелерін қабылдау және беру сағат 9:00-ден 17:00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+2) Мемлекеттік корпорация бөлімшелерінде – Қазақстан Республикасының Еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның кезекші халыққа қызмет көрсету бөлімдері дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі сағат 9.00-ден 13.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау жеделдетіп қызмет көрсетусіз электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында: www.edu.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz. порталда жарияланған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Мемлекетті көрсету орындарының мекенжайы мынадай интернет-ресурстарда орналастырылған:</w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрліктер – www.enbek.gov.kz. "Мемлекеттік қызметтер" бөлімі;</w:t>
+1) "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету қағидаларына (бұдан әрі – Қағидалар) 1, 2-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
+2) жеке басын куәландыратын құжат немесе қызметті алушының цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығына жүгіну арқылы Мемлекеттік корпорацияның қызметкері тұрғылықты жері бойынша жүргізеді.</w:t>
+3) азаматтың әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп тану туралы сот шешімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде портал арқылы электрондық нысанда жәрдемақы тағайындау туралы ақпарат алу мүмкіндігі бар.</w:t>
+4) неке қию немесе бұзу туралы куәлік;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+              <w:t xml:space="preserve">
+5) Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қорытындысын (қамқоршылық белгіленген жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+6) "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша наркологиялық және психиатриялық диспансерлерде есепте тұрғаны туралы мәліметтердің жоқ екені туралы анықтамалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Цифрлық құжаттар қызметі мобильді қосымшада авторизацияланған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, бұдан әрі "цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдау қажет.</w:t>
+7) 18 жастан асқан отбасы мүшелерінің әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге жазбаша келісім (егер қамқоршы қамқоршымен бірге тұрады деп болжанған жағдайда) (еркін түрде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызмет алушының әрекетке қабілетсіз немесе әрекет қабілеті шектелген деп тану туралы, кәмелетке толған қамқоршылық тағайындалатын адамның әрекетке қабілетсіз немесе әрекет қабілеті шектелген туралы, арнаулы әлеуметтік қызметтер көрсету орталығының бірінші басшысы туралы туралы (Арнаулы әлеуметтік қызметтер көрсету орталықтарының мамаманы өтініш білдірген жағдайда) және жоғарыда аталған 2, 3, 4, 5, 6 тармақшалардағы мәліметтерді көрсетілетін қызметті беруші немесе Мемлекеттік корпорация тиісті мемлекеттік ақпараттық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады. 18 жастан асқан әлеуетті қамқоршысымен бірге тұратын барлық адамдарға қамқоршылық белгілеуге келісім электрондық сұраным порталы арқылы жеке кабинетке жолданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелердегі мәліметтер сәйкес келмеген (болмаған) жағдайда өтінішке тиісті құжаттар қоса ұсыналады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды портал арқылы жолдаған жағдайда құжаттар электрондық көшірме түрінде ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігі белгілену;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, деректердің және мәліметтердің "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">122-бабында </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мемлекетті көрсету орындарының мекенжайы мынадай интернет-ресурстарда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министрліктер – www.enbek.gov.kz. "Мемлекеттік қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығына жүгіну арқылы Мемлекеттік корпорацияның қызметкері тұрғылықты жері бойынша жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде портал арқылы электрондық нысанда жәрдемақы тағайындау туралы ақпарат алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар қызметі мобильді қосымшада авторизацияланған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, бұдан әрі "цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5633,68 +6270,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қағидаға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салулар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6182,64 +6819,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қағидаға </w:t>
+              <w:t xml:space="preserve">"Әрекетке қабілетсіз немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t xml:space="preserve">әрекет қабілеті шектеулі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәмелетке толған адамдарға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қорғаншылық немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамқоршылық белгілеу" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6260,90 +6962,128 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6464,88 +7204,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Орындаушы: __________________________________________________ </w:t>
-[...17 lines deleted...]
-      тегі, аты, әкесінің аты (бар болса)</w:t>
+       Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орындаушы: ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6555,51 +7313,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алды: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса) қолы</w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6958,68 +7716,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _____________ 20___жылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні, қолы, мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қорғаншылыққа немесе қамқоршылыққа алуға ниет білдірген адамның тұрғын үй-тұрмыстық жағдайларын тексеру  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізілген күн _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8100,68 +8858,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қағидаға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қорғаншылық немесе қамқоршылық белгілеу туралы бұйрық ________________________________________________  (органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -9020,68 +9778,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9314,68 +10072,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қағидаға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шешім № ____ 20 ____ жылғы "_____" ________ ___________________________________________ (органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаншылықты немесе қамқоршылықты тоқтату туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9953,31 +10711,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>