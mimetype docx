--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03320ca" w14:textId="03320ca">
+    <w:p w14:paraId="1de548b" w14:textId="1de548b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 7 қарашадағы № 517 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 8 қарашада № 35344 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 7 қарашадағы № 517 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 8 қарашада № 35344 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1654,3490 +1654,4142 @@
         <w:t>
       15) жеке тіркеу нөмірі (бұдан әрі – ЖТН) – МҒТС объектісінің, ҒҒТҚН коммерцияландыру жобаларының, бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен ұйымдастырушы уәкілетті орган айқындайтын қаржыландыру түрлері және өзге де салалар бойынша өтініш берушіге беретін жобаларының жеке тіркеу нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшы – Қазақстан Республикасының азаматы болып табылатын, экономика және бизнес мамандықтарының топтары бойынша жоғары білімі, сондай-ақ мамандығы бойынша кемінде он жыл жұмыс өтілі бар, ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың сұралып отырған қаржыландыру көлемінің негізділігін бағалау үшін тартылатын және осы бағалау бойынша қорытынды беретін жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) МҒТС қорытындысы – МҒТС объектісі бойынша бағалаудың әрбір өлшемшарты бойынша балдарды жинақтау негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда ұйымдастырушының ақпараттық жүйесінде қалыптастырылған қорытынды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) МҒТС объектілеріне жүргізілетін комиссиялық сараптама – бір ғылыми бағыт шегіндегі мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі мен бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) МҒТС объектілеріне кешенді сараптама – білімнің әртүрлі салаларындағы немесе білімнің бір саласының әртүрлі ғылыми бағыттарындағы мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мемлекеттік ғылыми-техникалық сараптама объектілері (МҒТС объектілері) бойынша өтінім беруші – уәкілетті органда аккредиттелген ғылыми және (немесе) ғылыми-техникалық қызмет субъектісі немесе ғылыми зерттеулерді іске асыратын дербес білім беру ұйымы және оның тең шарттардағы ұйымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) сарапшының қорытындысы – сарапшы жасайтын және ол МҒТС объектілеріне немесе ҒҒТҚН коммерцияландыру жобаларына жүргізген сараптаманың нәтижелері, сондай-ақ оның алдына қойылған мәселелер бойынша объективті және тапсырыс беруші мен ұйымдастырушының мүдделерінен тәуелсіз тұжырымдары туралы мәліметтерді, МҒТС объектісіне немесе ҒҒТҚН коммерцияландыру жобасын талдамалық бағалауды қамтитын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тапсырыс беруші – ғылым және техника саласындағы мемлекеттік сыйлық алуға ұсынылған нысаналы ғылыми, ғылыми-техникалық бағдарламаларды, ғылыми-зерттеу жұмыстарын, сондай-ақ ҒҒТҚН коммерцияландыру жобаларын; іргелі ғылыми-зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын қаржыландыру туралы гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген ҒҒТҚН коммерцияландыру жобаларына МҒТС жүргізуді және сараптама жүргізуді ұйымдастыру үшін ұйымдастырушымен өтеулі шарт жасасқан ғылым саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) технологиялық сараптама (бұдан әрі – ТС) – жобаның өзектілігін, ғылыми-техникалық әлеуетін, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін ендіруді (пайдалануды), коммерцияландыруға әзірлігін, ҒҒТҚН коммерцияландыру жобасының техникалық және өндірістік тәуекелдерін бағалаумен байланысты қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24) тармақша жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) ұйымдастырушының автоматтандырылған ақпараттық жүйесі (бұдан әрі – ұйымдастырушы ААЖ) - ғылыми-техникалық сараптама объектілері мен субъектілерін тіркеуге, оларды өңдеуге және сақтауға, іздеуге, сараптамалық бағалау жүргізуге және ақпарат беруге мүмкіндік беретін бағдарламалық-техникалық құралдар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Ұлттық қауіпсіздік және қорғаныс саласында маманданған ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін тартылатын қазақстандық сарапшы - Қазақстан Республикасының азаматы болып табылатын, тиісті біліктілігі, доктор ғылыми дәрежесі немесе ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор дәрежесі, мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі бар жеке тұлға, сондай-ақ мемлекеттік құпияларды құрайтын мәліметтерді қамтитын жобалармен жұмыс істеу үшін тиісті қолжетімділігі бар басылымдардың және Хирш индексінің болуы қолданылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) шекті балл – іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға берілген өтінімдерді қоспағанда, ғылыми зерттеулерді гранттық және бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімдер үшін кемінде 25 балды және ұлттық қауіпсіздік және қорғаныс саласындағы ғылымның басым бағыты бойынша өтінімдер үшін кемінде 21 балды құрайтын МҒТС балы, ҒҒТҚН коммерцияландыру жобалары үшін 36 балл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар – уәкілетті орган бекіткен археология, астрономия, астрофизика, атом энергиясы, шығыстану, өнер, тарих, мәдениет, әдебиет, математика және механика, білім, саясаттану, дінтану, әлеуметтану, философия, этнология, тіл білімі саласындағы іргелі зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекеттік ғылыми ұйымдар және мемлекет жүз пайыз қатысатын ғылыми және уәкілетті орган айқындалған өзге де бағыттардағы ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) экономикалық (маркетингтік) сараптама (бұдан әрі – ЭМС) – жобаның коммерциялық тартымдылығын және ұсынылған қаржы-экономикалық көрсеткіштерінің негізділігін бағалаумен байланысты қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) экономикалық (маркетингтік) сараптама жөніндегі сарапшы – Қазақстан Республикасының азаматы болып табылатын, экономика, бизнес және маркетинг, қаржы және кредит мамандықтарының топтары бойынша жоғары білімі, сондай-ақ мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі бар, венчурлік бизнестің, маркетинг, тәуекел-менеджмент саласының өкілі, ірі инвестициялық жобалардың қатысушысы болып табылатын, сондай-ақ қаржылық сарапшылар қатарынан жобаның коммерциялық тартымдылығын және мәлімделген қаржы-экономикалық негізділігін бағалау үшін экономикалық (маркетингтік) сараптама бойынша қорытынды ұсынатын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Хирш индексі (h-индексі) - ғалымның, ғалымдар тобының, ғылыми ұйымның немесе жалпы елдің өнімділігінің сандық сипаттамасы болып табылатын, жарияланымдар санына және осы жарияланымдардың дәйексөздер санына негізделген ғылымиметриялық көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. МҒТС ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ҒҒТҚН коммерцияландыру жобаларын, сондай-ақ іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдерді талдамалық бағалауды дайындау мақсатында сарапшылар қорытындыларының тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, дәйектілігі, толықтығы және негізділігі қағидаттары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. МҒТС объектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғылыми, ғылыми-техникалық жобалар мен бағдарламалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын гранттық және бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ғылыми-зерттеу, ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстарды жүзеге асыруға арналған шығыстарды растауға арналған өтінімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ҒҒТҚН коммерцияландыру жобалары ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын сараптау объектілері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. МҒТС ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ҒҒТСН коммерцияландыру жобаларын, сондай-ақ мемлекеттік бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға ұсынылатын іргелі ғылыми зерттеулерді қаржыландыруға өтінімдерді жүргізу жөніндегі жұмыстарды ұйымдастыруды тапсырыс берушінің өтініші бойынша Мемлекеттік ғылыми-техникалық сараптаманың ұлттық орталығы (бұдан әрі – Ұйымдастырушы) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, ҒҒТҚН коммерцияландыру жобаларының, сондай-ақ мемлекеттік бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға жататын іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдердің МҒТС-ның негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ғылыми жаңалығын, ұсынылатын ғылыми-техникалық деңгейін, өзектілігін, перспективаларын, әзірлеу дәрежесін ескере отырып объектілерді сараптамалық бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ғылыми, техникалық және технологиялық білімнің әлемдік деңгейіне, ғылыми-техникалық прогрестің үрдістері мен басымдықтарына сәйкестігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жоспарланатын операциялар арқылы ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың мақсаттарына қол жеткізу мүмкіндіктерін, болжанатын еңбек шығындарының, материалдық ресурстардың қажеттілігі мен жеткіліктілігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғылыми зерттеулер жүргізуді мазмұнды, ұйымдастырушылық, материалдық, ақпараттық қамтамасыз ету жөніндегі ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды (есептерді) іске асыру нәтижелерін объективті және кешенді қарау, алынған нәтижелерді мәлімделген мақсаттармен салыстыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) МҒТС объектілерінің маңыздылығын бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыру үшін өтініш беруші сұрататын қаржыландыру көлемінің негізділігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зияткерлік қызмет нәтижелерін, табыс алуға бағытталған жаңа немесе жетілдірілген тауарларды, процестер мен қызметтерді нарыққа шығару перспективаларын, сұратылатын қаржыландыру көлемінің экономикалық негізділігін қоса алғанда, ҒҒТҚН-ны іс жүзінде қолдануға бағытталған болжамды жұмысты бағалау болып табылатын құзыретті қазақстандық және шетелдік сарапшылар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ұйымдастырушы МҒТС объектілері мен ҒҒТҚН коммерцияландыру жобаларын сараптау нәтижелерін әкімшілендірудің біртұтастығын, олардың тәуелсіздігін, ашықтығы мен жариялылығын қамтамасыз етуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       9. Тапсырыс беруші ұйымдастырушыға заңнамада белгіленген талаптарға сәйкес бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға гранттық немесе бағдарламалық-нысаналы қаржыландыруға, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға ұсынылған МҒТС объектілеріне МҒТС жүргізуге арналған өтінімдерді Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ғылым саласындағы уәкілетті орган бекіткен Ғылыми және (немесе) ғылыми-техникалық қызметті базалық және бағдарламалық-нысаналы қаржыландыру, ғылыми және (немесе) ғылыми-техникалық қызметті гранттық қаржыландыру және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру қағидаларына (бұдан әрі – Қаржыландыру қағидалары) және Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ғылым саласындағы уәкілетті орган бекіткен Мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу қағидаларына сәйкес ұйымдастырушы ААЖ-сы арқылы конкурсқа өтінімдер қабылдау мерзімі өткеннен кейін 3 (үш) жұмыс күні ішінде жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағдарламалық-нысаналы қаржыландыру шеңберінде ұсынылған МҒТС объектілері үшін де тапсырыс беруші жүргізілетін ғылыми зерттеулердің нәтижелілігін мониторингтеу сұрақтары мен индикаторларын көрсете отырып, қосымша бағалау өлшемшарттарының тізбесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерді қоспағанда, өтінімдерді тапсырыс берушіден алған күннен бастап ұйымдастырушы мына талаптарға сәйкестігін тексереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурстық құжаттамаға сәйкес өтінімді ресімдеудің сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жауапсыз сарапшылардың, жобалар мен бағдарламалар басшыларының ашық тізілімінде жобалар мен бағдарламалардың ғылыми жетекшісінің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағдарламалық-нысаналы қаржыландыру шеңберінде ұсынылған МҒТС объектілері үшін де тапсырыс беруші жүргізілетін ғылыми зерттеулердің нәтижелілігін мониторингтеу сұрақтары мен индикаторларын көрсете отырып, қосымша бағалау өлшемшарттарының тізбесін ұсынады.</w:t>
+      Аталған тізілімге енген ғылыми жетекші тиісті ҰҚК шешімімен расталған күтілетін нәтижелерге қол жеткізгенге дейін (нәтижелерге қол жеткізілгені туралы уәкілетті орган мен ұйымдастырушы хабарланады) келесі конкурстарға 3 жылдан аспайтын мерзміге ғылыми жетекші ретінде қатысудан шеттетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерді қоспағанда, өтінімдерді тапсырыс берушіден алған күннен бастап ұйымдастырушы мына талаптарға сәйкестігін тексереді:</w:t>
+      3) бұрын қаржыландыруға мақұлданған не бір мезгілде берілген МҒТС объектілерімен МҒТС объектісінің тақырыбын, мақсатын және міндетін қайталау фактілерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конкурстық құжаттамаға сәйкес өтінімді ресімдеудің сәйкестігі;</w:t>
+      4) гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурсқа қатысушыда конкурсқа қатысу үшін қажетті құжаттардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жауапсыз сарапшылардың, жобалар мен бағдарламалар басшыларының ашық тізілімінде жобалар мен бағдарламалардың ғылыми жетекшісінің болмауы.</w:t>
+      5) ғылыми жетекшінің конкурстық құжаттамаға сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аталған тізілімге енген ғылыми жетекші тиісті ҰҚК шешімімен расталған күтілетін нәтижелерге қол жеткізгенге дейін (нәтижелерге қол жеткізілгені туралы уәкілетті орган мен ұйымдастырушы хабарланады) келесі конкурстарға 3 жылдан аспайтын мерзміге ғылыми жетекші ретінде қатысудан шеттетіледі;</w:t>
+      6) конкурстық құжаттаманың күтілетін нәтижелерінің сәйкестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) бұрын қаржыландыруға мақұлданған не бір мезгілде берілген МҒТС объектілерімен МҒТС объектісінің тақырыбын, мақсатын және міндетін қайталау фактілерінің болмауы;</w:t>
+        <w:t xml:space="preserve">
+      11. Ұйымдастырушы ақпараттық жүйе арқылы өтініш берушіге барлық ескертулерді көрсете отырып, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келмейтін өтінімді пысықтауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 10-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келмегенде, өтінім беруші конкурстық құжаттамаға сәйкес ғылыми жетекшіні ауыстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурсқа қатысушыда конкурсқа қатысу үшін қажетті құжаттардың болуы;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың бірінші және екінші бөлігі жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ғылыми жетекшінің конкурстық құжаттамаға сәйкестігі;</w:t>
+      12. Ұйымдастырушы өтінімді пысықтауға жіберген күннен бастап 3 (үш) жұмыс күні ішінде өтінім беруші пысықталған өтінімді ұйымдастырушының ақпараттық жүйесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) конкурстық құжаттаманың күтілетін нәтижелерінің сәйкестігі.</w:t>
+      Пысықталған өтінімдерді алғаннан кейін ұйымдастырушы бұрын көрсетілген ескертулерді жоюға тексеру жүргізеді, бұрын көрсетілген ескертулер жойылмаған және жаңа сәйкессіздіктер анықталған кезде ұйымдастырушы өтінімдерді 3 (үш) жұмыс күні ішінде өтінім берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Ұйымдастырушы ақпараттық жүйе арқылы өтініш берушіге барлық ескертулерді көрсете отырып, осы Қағидалардың </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес келмейтін өтінімді пысықтауға жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес келмейтін өтінімдерді ұйымдастырушы олар тапсырыс берушіден келіп түскен күннен бастап 15 (он бес) жұмыс күні ішінде тапсырыс берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келмегенде, өтінім беруші конкурстық құжаттамаға сәйкес ғылыми жетекшіні ауыстырады.</w:t>
+        <w:t>
+      Тапсырыс беруші олар ұйымдастырушыдан қайтарылған күннен бастап 10 (он) жұмыс күні ішінде өзінің интернет-ресурсында ұйымдастырушыдан қайтарылған өтінімдер тізбесін жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ұйымдастырушы өтінімді пысықтауға жіберген күннен бастап 3 (үш) жұмыс күні ішінде өтінім беруші пысықталған өтінімді ұйымдастырушының ақпараттық жүйесі арқылы жібереді.</w:t>
+      13. Ұйымдастырушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МҒТС жүргізу бойынша жұмысты МҒТС-ның әрбір объектісін сарапшыға не сарапшыларға МҒТС жүргізу үшін жолдау арқылы МҒТС объектісіне байланысты комиссиялық (кешенді) сараптама жүргізу арқылы ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МҒТС жүргізу үшін қазақстандық және (немесе) шетелдік сарапшылардың құрамын олардың мамандануы мен МҒТС объектілерінің ерекшеліктеріне сәйкес сапалы және объективті іріктеуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген аффилиирлену жөніндегі талаптарды сақтай отырып, кездейсоқ іріктеу әдісімен ұйымдастырушының автоматтандырылған дерекқорынан осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келетін сарапшыларды тағайындауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Пысықталған өтінімдерді алғаннан кейін ұйымдастырушы бұрын көрсетілген ескертулерді жоюға тексеру жүргізеді, бұрын көрсетілген ескертулер жойылмаған және жаңа сәйкессіздіктер анықталған кезде ұйымдастырушы өтінімдерді 3 (үш) жұмыс күні ішінде өтінім берушіге қайтарады.</w:t>
+        <w:t xml:space="preserve">
+      конкурс шеңберінде ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерге МҒТС жүргізу үшін екі шетелдік сарапшы мен бір қазақстандық сарапшы (осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келетін МҒТС объектісін зерттеу саласында қазақстандық сарапшылардың негізді болмауы үшінші шетелдік сарапшыны тартуға мүмкіндік береді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келмейтін өтінімдерді ұйымдастырушы олар тапсырыс берушіден келіп түскен күннен бастап 15 (он бес) жұмыс күні ішінде тапсырыс берушіге қайтарады.</w:t>
+      гранттық қаржыландыру бойынша жобалардың және бағдарламалық-нысаналы қаржыландыру бойынша бағдарламалардың, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар жобаларының қорытынды (аралық) есептеріне МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық (кешенді) сараптама арқылы (есептерді зерттеу саласында осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келетін қазақстандық бір, не екі, не үш сарапшының негізді болмауының болуы тиісінше бір не екі, не үш шетелдік сарапшыны тартуға жол береді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тапсырыс беруші олар ұйымдастырушыдан қайтарылған күннен бастап 10 (он) жұмыс күні ішінде өзінің интернет-ресурсында ұйымдастырушыдан қайтарылған өтінімдер тізбесін жариялайды.</w:t>
+        <w:t xml:space="preserve">
+      ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған жұмыстарға МҒТС жүргізу үшін қазақстандық үш сарапшыны (Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған жұмыстарды зерттеу саласында осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келетін бір, не екі не үш қазақстандық сарапшылардың негізді болмауы тиісінше бір не екі, не үш шетелдік сарапшыларды тартуға мүмкіндік береді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Ұйымдастырушы:</w:t>
+      мемлекеттік құпияларды, таратылуы шектеулі қызметтік ақпаратты құрайтын мәліметтерді қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға, ұлттық қауіпсіздік және қорғаныс саласындағы мемлекеттік құпияларды құрайтын мәліметтерді қамтитын қолданбалы ғылыми зерттеулерді жүргізуге конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі бағдарламаларға Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссияның және (немесе) кешенді сараптама жолымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) МҒТС жүргізу бойынша жұмысты МҒТС-ның әрбір объектісін сарапшыға не сарапшыларға МҒТС жүргізу үшін жолдау арқылы МҒТС объектісіне байланысты комиссиялық (кешенді) сараптама жүргізу арқылы ұйымдастырады;</w:t>
+      ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық және (немесе) кешенді сараптама арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) МҒТС жүргізу үшін қазақстандық және (немесе) шетелдік сарапшылардың құрамын олардың мамандануы мен МҒТС объектілерінің ерекшеліктеріне сәйкес сапалы және объективті іріктеуді қамтамасыз етеді;</w:t>
+      жобалар мен бағдарламаларды қаржыландырудың сұрау салынған көлемінің негізділігін бағалау үшін бір сарапшыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес келетін сарапшыларды тағайындауды қамтамасыз етеді;</w:t>
+        <w:t>
+      іске асыру мерзімі 12 (он екі) айдан аспайтын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін шетелдік бір сарапшыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мыналарды:</w:t>
+      Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, іске асыру мерзімі 12 (он екі) айдан аспайтын, ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша және (немесе) мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін қазақстандық бір сарапшыны іріктейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) МҒТС объектілерінің электрондық нұсқаларының деректер банкін және мемлекеттік бюджет қаражатынан қаржыландыруға ұсынылған, МҒТС жүргізу үшін тапсырыс берушіден келіп түскен мемлекеттік бюджет қаражатынан қаржыландыруға берілген МҒТС объектілері бойынша деректер базасын қалыптастырады және МҒТС объектілерінің деректерін жүйелі тексеруді және өңдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МҒТС-ны әдістемелік және ұйымдастырушылық-техникалық қамтамасыз етуді, оның ішінде қазақстандық және шетелдік сарапшылардың автоматтандырылған деректер базаларын қалыптастыру және сарапшылармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарттар жасасу арқылы қамтамасыз етуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің) МҒТС қорытындыларын және қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшы қорытындылары, сонымен қатар ҒҒТҚН коммерцияландыру жобаларының технологиялық, экономикалық (маркетингтік) сараптама қорытындыларын ұлттық ғылыми кеңестерге жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орындалған ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің), сондай-ақ ҒҒТҚН коммерцияландыру жобаларының нәтижелерін бағалауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сарапшылар ұйымдастырушының қазақстандық және шетелдік сарапшыларының деректер базасына шарт жасалғаннан кейін енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      конкурс шеңберінде ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерге МҒТС жүргізу үшін екі шетелдік сарапшы мен бір қазақстандық сарапшы (осы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келетін МҒТС объектісін зерттеу саласында қазақстандық сарапшылардың негізді болмауы үшінші шетелдік сарапшыны тартуға мүмкіндік береді);</w:t>
+      Сарапшылар оларды осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6), 7), 8), 9), 10), 11), 12), 13), 14) тармақшаларына сәйкестігі тұрғысынан тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келетін қазақстандық бір, не екі, не үш сарапшының негізді болмауының болуы тиісінше бір не екі, не үш шетелдік сарапшыны тартуға жол береді);</w:t>
+        <w:t>
+      Қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастыру үшін іріктеу Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) және Scopus (Elsevier) (Скопус (Эльзевир) халықаралық деректер базасын, сондай-ақ Incites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) және Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс) талдамалық құралдарын пайдалана отырып, олардың мамандануы мен ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, сондай-ақ ҒҒТҚН коммерцияландыру жобаларының ерекшеліктеріне сәйкес ғылыми метрикалық көрсеткіштер негізінде жүргізіледі, олардың кандидатураларын шет елдердің жетекші университеттері, ғылыми-зерттеу мекемелері, ұлттық ғылым академиялары мен ғылыми қоғамдастықтар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келетін бір, не екі не үш қазақстандық сарапшылардың негізді болмауы тиісінше бір не екі, не үш шетелдік сарапшыларды тартуға мүмкіндік береді);</w:t>
+        <w:t>
+      Сарапшылар МҒТС және ҒҒТҚН коммерцияландыру жобаларын тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, нақтылығы, толықтығы және сараптамалық қорытындылардың негізділігі қағидаттарында сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік құпияларды, таратылуы шектеулі қызметтік ақпаратты құрайтын мәліметтерді қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға, ұлттық қауіпсіздік және қорғаныс саласындағы мемлекеттік құпияларды құрайтын мәліметтерді қамтитын қолданбалы ғылыми зерттеулерді жүргізуге конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі бағдарламаларға Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссияның және (немесе) кешенді сараптама жолымен;</w:t>
+      Сарапшымен жасалған шарт сараптаманы жүргізу мерзімі, сараптамаға ұсынылған материалдардың коммерциялық құпиясын сақтауды қамтамасыз ететін МҒТС объектілері туралы мәліметтердің құпиялылығы, сарапшының ғылыми этика қағидаттары мен нормаларын сақтауы жөніндегі шарттарды қамтуға және сарапшы туралы мәліметтердің құпиялылығына кепілдік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық және (немесе) кешенді сараптама арқылы;</w:t>
+      Бас тарту негіздемесінсіз сарапшының бастамасы бойынша шарттарды бұзу туралы мәліметтер қазақстандық және шетелдік сарапшылардың автоматтандырылған дерекқорына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сарапшының осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген МҒТС жүргізудің шарттық талаптарын және (немесе) қағидаттарын бұзуы ұйымдастырушының оны автоматтандырылған дерекқордан алып тастауы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      жобалар мен бағдарламаларды қаржыландырудың сұрау салынған көлемінің негізділігін бағалау үшін бір сарапшыны;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың сегізінші бөлігі жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      іске асыру мерзімі 12 (он екі) айдан аспайтын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін шетелдік бір сарапшыны;</w:t>
+      Гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген конкурстық өтінімдер бойынша МҒТС жүргізу кезінде әрбір жоба бойынша сарапшыларды іріктеу және тағайындау кездейсоқ таңдау әдісімен автоматтандырылған ақпараттық жүйе арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, іске асыру мерзімі 12 (он екі) айдан аспайтын, ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша және (немесе) мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін қазақстандық бір сарапшыны іріктейді;</w:t>
+      15. Жобалар мен бағдарламалардың МҒТС-ын ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) МҒТС объектілерінің электрондық нұсқаларының деректер банкін және мемлекеттік бюджет қаражатынан қаржыландыруға ұсынылған, МҒТС жүргізу үшін тапсырыс берушіден келіп түскен мемлекеттік бюджет қаражатынан қаржыландыруға берілген МҒТС объектілері бойынша деректер базасын қалыптастырады және МҒТС объектілерінің деректерін жүйелі тексеруді және өңдеуді жүзеге асырады;</w:t>
+        <w:t xml:space="preserve">
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – ұйымдастырушы өтінімдерге осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сақталуы тұрғысынан тексеру жүргізгеннен кейін жеті жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) МҒТС-ны әдістемелік және ұйымдастырушылық-техникалық қамтамасыз етуді, оның ішінде қазақстандық және шетелдік сарапшылардың автоматтандырылған деректер базаларын қалыптастыру және сарапшылармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарттар жасасу арқылы қамтамасыз етуді жүзеге асырады;</w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің) МҒТС қорытындыларын және қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшы қорытындылары, сонымен қатар ҒҒТҚН коммерцияландыру жобаларының технологиялық, экономикалық (маркетингтік) сараптама қорытындыларын ұлттық ғылыми кеңестерге жібереді;</w:t>
+      3) қаржыландырудың сұралатын сомасының негізділігін бағалау – МҒТС аяқталғаннан кейін жеті жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) орындалған ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің), сондай-ақ ҒҒТҚН коммерцияландыру жобаларының нәтижелерін бағалауды жүргізеді.</w:t>
-[...19 lines deleted...]
-      14. Сарапшылар ұйымдастырушының қазақстандық және шетелдік сарапшыларының деректер базасына шарт жасалғаннан кейін енгізіледі.</w:t>
+      4) бір өтінімге МҒТС жүргізу – күнтізбелік жеті күннен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 6), 7), 8), 9), 10), 11), 12), 13), 14) тармақшаларына сәйкестігі тұрғысынан тексеріледі.</w:t>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастыру үшін іріктеу Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) және Scopus (Elsevier) (Скопус (Эльзевир) халықаралық деректер базасын, сондай-ақ Incites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) және Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс) талдамалық құралдарын пайдалана отырып, олардың мамандануы мен ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, сондай-ақ ҒҒТҚН коммерцияландыру жобаларының ерекшеліктеріне сәйкес ғылыми метрикалық көрсеткіштер негізінде жүргізіледі, олардың кандидатураларын шет елдердің жетекші университеттері, ғылыми-зерттеу мекемелері, ұлттық ғылым академиялары мен ғылыми қоғамдастықтар ұсынады.</w:t>
+      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшыларды іріктеу мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар, Хирш индексі ескерілмей қазақстандық сарапшылар арасынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерге МҒТС ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МҒТС жүргізу, оның ішінде сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарттар жасасу – сарапшымен шарт жасалған күннен бастап 10 (он) жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржыландырудың сұралатын сомасының негізділігін бағалау – МҒТС аяқталғаннан кейін 3 (үш) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты өзінің интернет-ресурсында ол аяқталғаннан кейін 1 (бір) жұмыс күні ішінде жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстарының МҒТС-ын ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – тапсырыс берушіден жұмыстарды алған күннен бастап жеті жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын гранттық және бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – тапсырыс берушіден есеп алған күннен бастап бес жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап он бес жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшылар МҒТС және ҒҒТҚН коммерцияландыру жобаларын тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, нақтылығы, толықтығы және сараптамалық қорытындылардың негізділігі қағидаттарында сараптама жүргізеді.</w:t>
+      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептерге сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшылар құрамын іріктеу Хирш индексі ескерілмей, мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар қазақстандық сарапшылар қатарынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Өтінімдер бойынша қаржыландырудың сұралатын сомасының негізділігін бағалау осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша балл қойылмай жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МҒТС объектісі бойынша сарапшының қорытындысы МҒТС объектісіне, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларына байланысты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сарапшымен жасалған шарт сараптаманы жүргізу мерзімі, сараптамаға ұсынылған материалдардың коммерциялық құпиясын сақтауды қамтамасыз ететін МҒТС объектілері туралы мәліметтердің құпиялылығы, сарапшының ғылыми этика қағидаттары мен нормаларын сақтауы жөніндегі шарттарды қамтуға және сарапшы туралы мәліметтердің құпиялылығына кепілдік береді.</w:t>
+        <w:t xml:space="preserve">
+      Сарапшының қорытындысында сарапшының әрбір бағалау өлшемшарты бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген МҒТС объектілері үшін сараптамалық бағалау жүйесіне сәйкес балл алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бас тарту негіздемесінсіз сарапшының бастамасы бойынша шарттарды бұзу туралы мәліметтер қазақстандық және шетелдік сарапшылардың автоматтандырылған дерекқорына енгізіледі.</w:t>
+        <w:t xml:space="preserve">
+      МҒТС объектісіне кешенді (комиссиялық) сараптама жүргізілген кезде сараптамалық топ құрылады. Сараптамалық топ мүшелерінің қатарынан төраға сайланады және сараптамалық топ отырысының хатшысы айқындалады. Сараптамалық топтың отырысы бетпе-бет нысанда және (немесе) онлайн- конференциялар арқылы жүргізіледі. Сараптама үшін ұсынылған материалдардың көлеміне қарай кешенді (комиссиялық) сараптама кемінде үш және он бестен аспайтын сарапшылардың қатысуымен жүргізіледі. МҒТС объектісінің кешенді (комиссиялық) сараптамасының нәтижелері бойынша МҒТС объектісіне байланысты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша сарапшының қорытындысы жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      Гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген конкурстық өтінімдер бойынша МҒТС жүргізу кезінде әрбір жоба бойынша сарапшыларды іріктеу және тағайындау кездейсоқ таңдау әдісімен автоматтандырылған ақпараттық жүйе арқылы жүргізіледі.</w:t>
-[...292 lines deleted...]
-      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды.</w:t>
+      20. Гранттық және бағдарламалық-нысаналы қаржыландыруға ұсынылған МҒТС объектілерінің, тапсырыс берушінің өтініші бойынша мемлекеттік бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар өтінімдерінің МҒТС нәтижесі МҒТС қорытындысы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      Ұйымдастырушы мәлімделген қаржыландыру сомаларын көрсете отырып, МҒТС нәтижесінің негізінде гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына ұсынылған өтінімдердің, сондай-ақ ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыру туралы іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдерінің сараланған тізімін еркін нысанда жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын гранттық және бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      Ұйымдастырушы МҒТС шекті балынан төмен балл жинаған өтінімдер бойынша өтінім берушілерге (ғылыми жетекшіге) МҒТС аяқталғаннан кейін үш жұмыс күні ішінде ұйымдастырушының интернет-ресурсы арқылы МҒТС нәтижелерін (МҒТС балын көрсете отырып) қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – тапсырыс берушіден есеп алған күннен бастап бес жұмыс күнінен аспайды;</w:t>
+      МҒТС шекті балын және одан жоғары балл алған өтінімдер қаржыландырудың сұралатын сомасының негізділігін бағалау үшін МҒТС нәтижелерімен (МҒТС балын көрсетпей) бірге сарапшыға МҒТС аяқталғаннан кейін үш жұмыс күні ішінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап он бес жұмыс күнінен аспайды.</w:t>
+      21. Қаржыландырудың сұралатын сомасының негізділігін бағалау нәтижелері МҒТС нәтижелерімен бірге (МҒТС балын көрсетпей) тиісті ұлттық ғылыми кеңестерге (бұдан әрі – ҰҒК) сараптама аяқталған күннен бастап екі жұмыс күні ішінде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰҒК өтінімдерді қарауды аяқтағаннан кейін ұйымдастырушы әрбір өтінім үшін МҒТС қорытындысына сәйкес балл мен ҰҒК айқындаған бағалау парағының балын қосу арқылы жиынтық балды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір басым бағыт бойынша ең жоғары балдан бастап "жоғарыдан төмен қарай" өтінімдердің сараланған тізімін жасайды және оны екі жұмыс күні ішінде шешім қабылдау үшін тиісті ҰҒК-ге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ұйымдастырушы Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстары бойынша МҒТС нәтижелерін тапсырыс берушіге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ұйымдастырушы бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС қорытындысын, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдардың есептерін тиісті ҰҒК-ге жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      Ұйымдастырушы гранттық қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды есептер бойынша МҒТС қорытындысын тиісті ҰҒК-ге жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептерге сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшылар құрамын іріктеу Хирш индексі ескерілмей, мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар қазақстандық сарапшылар қатарынан жүзеге асырылады.</w:t>
+      24. Ұйымдастырушы өзінің интернет-ресурсында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша балл қойылмай жасалады.</w:t>
+        <w:t>
+      1) мемлекеттік бюджет қаражаты есебінен гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурс, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдері шеңберінде МҒТС өткеннен кейін 3 (үш) жұмыс күні ішінде көрсетілген конкурс шеңберінде МҒТС шекті балынан төмен балл алған МҒТС объектілері бойынша ЖТН-ды, МҒТС қорытындысы негізіндегі қорытынды балдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша жасалады.</w:t>
+        <w:t>
+      2) мемлекеттік құпияларды және таратылуы шектелген қызметтік ақпаратты құрайтын мәліметтерді қамтитын объектілерге МҒТС жүргізу үшін тартылған қазақстандық сарапшыларға қатысты ақпаратты қоспағанда, жыл сайын жылдың соңында ұйымдар мен елдер бойынша орташа Хирш индексін көрсете отырып, қазақстандық және шетелдік сарапшыларды тарту туралы жалпы талдаманы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген МҒТС объектілері үшін сараптамалық бағалау жүйесіне сәйкес балл алынады.</w:t>
+        <w:t>
+      3) МҒТС аяқталғаннан кейін ұйымдастырушының интернет-ресурсы арқылы ғылыми жетекшіге және өтінім берушіге жолданатын ғылыми, ғылыми-техникалық жобалар мен бағдарламалар, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобалары бойынша МҒТС жүргізуге тартылған сарапшылардың Хирш индекстерін жариялайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша сарапшының қорытындысы жасалады.</w:t>
+        <w:t>
+      25. МҒТС объектісі МҒТС-ға ұсынылған кезден бастап ҰҒК қарағанға дейін өтінім берушілер, ғылыми жетекшілер және (немесе) сарапшылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Гранттық және бағдарламалық-нысаналы қаржыландыруға ұсынылған МҒТС объектілерінің, тапсырыс берушінің өтініші бойынша мемлекеттік бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар өтінімдерінің МҒТС нәтижесі МҒТС қорытындысы болып табылады.</w:t>
+      1) ғылыми әдепті, биоэтика нормаларын бұзу фактілеріне ден қояды, мүдделер қақтығысын болғызбау және реттеу жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы мәлімделген қаржыландыру сомаларын көрсете отырып, МҒТС нәтижесінің негізінде гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына ұсынылған өтінімдердің, сондай-ақ ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыру туралы іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдерінің сараланған тізімін еркін нысанда жасайды.</w:t>
+      2) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы МҒТС шекті балынан төмен балл жинаған өтінімдер бойынша өтінім берушілерге (ғылыми жетекшіге) МҒТС аяқталғаннан кейін үш жұмыс күні ішінде ұйымдастырушының интернет-ресурсы арқылы МҒТС нәтижелерін (МҒТС балын көрсете отырып) қайтарады.</w:t>
+      3) ғылыми және (немесе) ғылыми-техникалық қызметтің процесі мен нәтижелерін бұрмаламайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МҒТС шекті балын және одан жоғары балл алған өтінімдер қаржыландырудың сұралатын сомасының негізділігін бағалау үшін МҒТС нәтижелерімен (МҒТС балын көрсетпей) бірге сарапшыға МҒТС аяқталғаннан кейін үш жұмыс күні ішінде жіберіледі.</w:t>
+      4) бөгде тұлғалардың зияткерлік меншік құқықтарын бұзуға немесе ғылыми-зерттеу қызметіне зиян келтіруге әкеп соғатын әрекет (әрекетсіздік) жасамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Қаржыландырудың сұралатын сомасының негізділігін бағалау нәтижелері МҒТС нәтижелерімен бірге (МҒТС балын көрсетпей) тиісті ұлттық ғылыми кеңестерге (бұдан әрі – ҰҒК) екі жұмыс күні ішінде жолданады.</w:t>
+      Сарапшы төмендегідей жағдайларда нақты ғылыми жобаға және (немесе) бағдарламаға МҒТС жүргізбейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰҒК өтінімдерді қарауды аяқтағаннан кейін ұйымдастырушы әрбір өтінім үшін МҒТС қорытындысына сәйкес балл мен ҰҒК айқындаған бағалау парағының балын қосу арқылы жиынтық балды айқындайды.</w:t>
+      1) өтінімнің мақұлдануы немесе қабылданбауы нәтижесіне өзі жеке немесе қаржылық жағынан мүдделі болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы әрбір басым бағыт бойынша ең жоғары балдан бастап "жоғарыдан төмен қарай" өтінімдердің сараланған тізімін жасайды және оны екі жұмыс күні ішінде шешім қабылдау үшін тиісті ҰҒК-ге жолдайды.</w:t>
+      2) соңғы бес жылдағы тең авторлықты, өтінімді дайындау кезінде тікелей қатысуды, зерттеу нәтижелері бойынша бірлескен жарияланымдарды жоспарлауды және осы нәтижелерді соңғы 5 (бес) жыл ішінде қолдануды қоса алғанда, ғылыми жобаның және (немесе) бағдарламаның орындаушысымен бірлескен жарияланымдары болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Ұйымдастырушы Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстары бойынша МҒТС нәтижелерін тапсырыс берушіге жолдайды.</w:t>
+      3) соңғы 5 (бес) жыл ішінде ғылыми жоба және (немесе) бағдарлама орындаушысына тікелей жетекшілік жасаған, оған бағынысты болған немесе консультациялық қызметтер көрсеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Ұйымдастырушы бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС қорытындысын, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдардың есептерін тиісті ҰҒК-ге жолдайды.</w:t>
+      4) ғылыми жоба және (немесе) бағдарлама орындаушысымен некеде (ерлі-зайыптылықта) немесе жақын туысы болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы гранттық қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды есептер бойынша МҒТС қорытындысын тиісті ҰҒК-ге жолдайды.</w:t>
+      5) ғылыми жоба және (немесе) бағдарлама орындаушысының ата-анасының, жұбайының (зайыбының) жақын туысы болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гранттық қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы аралық есепті ғылыми, ғылыми-техникалық жобалардың іске асырылуы мен нәтижелілігін мониторингтеу түрінде ұйымдастырушы жүргізеді, оның нәтижелері тиісті ҰҒК-ге жолданады.</w:t>
+      6) ҰҒК мүшесі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Ұйымдастырушы өзінің интернет-ресурсында:</w:t>
+      7) сарапшы жобаның немесе бағдарламаның, диссертациялық жұмыстың ғылыми жетекшісі ретінде қатысса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік бюджет қаражаты есебінен гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурс, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдері шеңберінде МҒТС өткеннен кейін 3 (үш) жұмыс күні ішінде көрсетілген конкурс шеңберінде МҒТС шекті балынан төмен балл алған МҒТС объектілері бойынша ЖТН-ды, МҒТС қорытындысы негізіндегі қорытынды балдарды;</w:t>
+      8) жобаның немесе бағдарламаның, сарапшының диссертациялық жұмысының ғылыми жетекшісі ретінде қатысса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) мемлекеттік құпияларды және таратылуы шектелген қызметтік ақпаратты құрайтын мәліметтерді қамтитын объектілерге МҒТС жүргізу үшін тартылған қазақстандық сарапшыларға қатысты ақпаратты қоспағанда, жыл сайын жылдың соңында ұйымдар мен елдер бойынша орташа Хирш индексін көрсете отырып, қазақстандық және шетелдік сарапшыларды тарту туралы жалпы талдаманы;</w:t>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген ғылыми әдепті бұзу фактілеріне жол берілмейді. Ғылыми әдепті бұзу фактілері болған кезде, оның ішінде техникалық құралдарды қолдана және мамандануы МҒТС объектілеріне сәйкес келетін тәуелсіз мамандарды тарта отырып, дәлелдер, негіздемелер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларына мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) МҒТС аяқталғаннан кейін ұйымдастырушының интернет-ресурсы арқылы ғылыми жетекшіге және өтінім берушіге жолданатын ғылыми, ғылыми-техникалық жобалар мен бағдарламалар, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобалары бойынша МҒТС жүргізуге тартылған сарапшылардың Хирш индекстерін жариялайды.</w:t>
+      26. Конкурсқа қатысатын ҒҒТҚН коммерцияландыру жобаларының сараптамасына технологиялық және экономикалық (маркетингтік) сараптама кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      25. МҒТС объектісі МҒТС-ға ұсынылған кезден бастап ҰҒК қарағанға дейін өтінім берушілер, ғылыми жетекшілер және (немесе) сарапшылар:</w:t>
+        <w:t xml:space="preserve">
+      27. Жобалардың сараптамасын осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұйымдастырушының әрбір сарапшымен жасасқан шарты негізінде ҒҒТҚН коммерцияландыру жобаларына сараптама жүргізу үшін тартылатын қазақстандық және шетелдік сарапшылар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ғылыми әдепті, биоэтика нормаларын бұзу фактілеріне ден қояды, мүдделер қақтығысын болғызбау және реттеу жөнінде шаралар қабылдайды;</w:t>
+      28. Кешенді сараптама өтінім 3 немесе одан да көп экономика салалары бойынша өтінімдер үшін көзделген. Жобаға кешенді сараптама жүргізу кезінде құрамында үштен тоғызға дейін сарапшысы бар (тақ санда) сараптамалық топ құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
+      29. Ұйымдастырушы конкурстық құжаттамаға сәйкес өтінімдерге технологиялық және экономикалық (маркетингтік) сараптама жүргізуді Қаржыландыру қағидаларына сәйкес өтінімдердің конкурстық құжаттамаға сәйкестігін тексеру аяқталған күннен бастап күнтізбелік 45 (қырық бес) күннен кешіктірмей ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ғылыми және (немесе) ғылыми-техникалық қызметтің процесі мен нәтижелерін бұрмаламайды;</w:t>
+      30. Ұйымдастырушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бөгде тұлғалардың зияткерлік меншік құқықтарын бұзуға немесе ғылыми-зерттеу қызметіне зиян келтіруге әкеп соғатын әрекет (әрекетсіздік) жасамайды.</w:t>
+      1) ҒҒТҚН коммерцияландыру жобаларына сараптама жүргізу үшін қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшы төмендегідей жағдайларда нақты ғылыми жобаға және (немесе) бағдарламаға МҒТС жүргізбейді:</w:t>
+      2) қалыптастырылған қазақстандық және шетелдік сарапшылардың деректер базасын тұрақты негізде толықтырып отырады (жаңартады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтінімнің мақұлдануы немесе қабылданбауы нәтижесіне өзі жеке немесе қаржылық жағынан мүдделі болған;</w:t>
+      3) конкурсқа келіп түскен өтінімдердің электрондық нұсқаларының деректер банкін қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) соңғы бес жылдағы тең авторлықты, өтінімді дайындау кезінде тікелей қатысуды, зерттеу нәтижелері бойынша бірлескен жарияланымдарды жоспарлауды және осы нәтижелерді соңғы 5 (бес) жыл ішінде қолдануды қоса алғанда, ғылыми жобаның және (немесе) бағдарламаның орындаушысымен бірлескен жарияланымдары болған;</w:t>
+      4) әрбір өтінім үшін экономиканың басым секторы шеңберінде ұсынылған өтінімге байланысты деректер базасынан сарапшыларды таңдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) соңғы 5 (бес) жыл ішінде ғылыми жоба және (немесе) бағдарлама орындаушысына тікелей жетекшілік жасаған, оған бағынысты болған немесе консультациялық қызметтер көрсеткен;</w:t>
+      5) өтінімдердің электрондық нұсқаларын ТС жүргізу үшін кемінде екі (қазақстандық және (немесе) шетелдік) сарапшыларға немесе кешенді сараптама жүргізу үшін сараптамалық топқа жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми жоба және (немесе) бағдарлама орындаушысымен некеде (ерлі-зайыптылықта) немесе жақын туысы болған;</w:t>
+      6) өтінімдердің электрондық нұсқаларын ЭМС жүргізу үшін кемінде екі қазақстандық сарапшыға немесе кешенді сараптама жүргізу үшін сараптамалық топқа жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) ғылыми жоба және (немесе) бағдарлама орындаушысының ата-анасының, жұбайының (зайыбының) жақын туысы болған;</w:t>
+        <w:t xml:space="preserve">
+      31. Жоба бойынша ТС сарапшысының қорытындысы (сарапшылардың кешенді қорытындысы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) ҰҒК мүшесі болған;</w:t>
+        <w:t xml:space="preserve">
+      32. Жоба бойынша ЭМС сарапшысының қорытындысы (сарапшылардың кешенді қорытындысы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) сарапшы жобаның немесе бағдарламаның, диссертациялық жұмыстың ғылыми жетекшісі ретінде қатысса;</w:t>
+        <w:t xml:space="preserve">
+      33. Сарапшының қорытындысында әрбір бағалау өлшемшарты бойынша қазақстандық және (немесе) шетелдік сарапшы ҒҒТҚН коммерцияландыру жобасын сараптамалық бағалау жүйесі бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша балл қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) жобаның немесе бағдарламаның, сарапшының диссертациялық жұмысының ғылыми жетекшісі ретінде қатысса.</w:t>
+        <w:t xml:space="preserve">
+      34. Ұйымдастырушы ТС және ЭМС қорытындыларының негізінде әрбір жоба бойынша қорытынды балдары қойылған сараптаманың жиынтық қорытындылары осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырады және оларды күнтізбелік 4 (төрт) күн ішінде уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>
-      26. Конкурсқа қатысатын ҒҒТҚН коммерцияландыру жобаларының сараптамасына технологиялық және экономикалық (маркетингтік) сараптама кіреді.</w:t>
-[...219 lines deleted...]
-      6) өтінімдердің электрондық нұсқаларын ЭМС жүргізу үшін кемінде екі қазақстандық сарапшыға немесе кешенді сараптама жүргізу үшін сараптамалық топқа жолдайды.</w:t>
+      35. Ұйымдастырушы жобаларға жүргізілген сараптаманың жиынтық қорытындыларын алғаннан кейін күнтізбелік 3 (үш) күн ішінде сараптаманың жиынтық қорытындыларын ҒҒТҚН коммерцияландыру жобасын қаржыландыру немесе қаржыландырудан бас тарту туралы шешім қабылдау үшін ҰҒК-ге ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5294,68 +5946,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік ғылыми-техникалық сараптаманың қорытындысы  _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6910,319 +7562,310 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гранттық және бағдарламалық-нысаналы қаржыландыруға өтінімдер іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдардың және мемлекет жүз пайыз қатысатын ғылыми ұйымдардың өтінімдері шеңберінде қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшының қорытындысы</w:t>
+        <w:t xml:space="preserve"> Гранттық және бағдарламалық-нысаналы қаржыландыруға өтінімдер іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдардың және мемлекет жүз пайыз қатысатын ғылыми ұйымдардың өтінімдері шеңберінде қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшының қорытындысы ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________</w:t>
+      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыстар бабының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7245,2048 +7888,2631 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-Соманың негізділігі бойынша сарапшының түсініктемелері (100-150 сөз)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік ғылыми-техникалық сараптама </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сарапшыларының қорытындысы негізінде </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сұралған соманың негізделуін бағалау сарапшысының позициясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...116 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№1 сарапшының қорытындысы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№2 сарапшының қорытындысы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№3 сарапшының қорытындысы бойынша</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
-            </w:r>
-[...34 lines deleted...]
-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Еңбекке ақы төлеу (салықтарды және бюджетке төленетін қалған міндетті төлемдерді қоса алғанда)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтік іссапарлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ғылыми-ұйымдастырушылық сүйемелдеу, көрсетілетін қызметтер мен жұмыстар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдар сатып алу (жеке және заңды тұлғалар үшін), жабдықтарды және (немесе) бағдарламалық қамтылымды (заңды тұлғалар үшін) сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алу шығыстары, зерттеулерді іске асыру үшін жабдықтар мен техниканы пайдалану шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшының пікірін ескере отырып сұранылатын соманың негіздемесін бағалау жөніндегі сарапшының түсініктемесі (жылдар бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылатын сомма (сандармен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сұралып отырған соманың негізділігін бағалау жөніндегі сарапшы ұсынатын жобаны немесе бағдарламаны қаржыландыруға арналған сома жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертулерді қоса алғанда жобаны қаржыландыруға арналған сома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертулерді қоса алғанда жобаны қаржыландыруға арналған сома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертулерді қоса алғанда жобаны қаржыландыруға арналған сома</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша Сарапшының тегі, аты, әкесінің аты (бар болса) ________________________</w:t>
+      * сома қысқартылған жағдайда, қысқарту жасалған жылды және қысқарту жасалған шығыстар көздерін көрсету қажет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік ғылыми-техникалық сараптама бойынша сарапшылардың қорытындыларында келтірілген Мемлекеттік ғылыми-техникалық сараптама сарапшылары позициясының негізінде толтырылады.</w:t>
+        <w:t>
+      Қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ** - баға негізіндегі шығыстар құны (бағалау жүргізу сәтінде)</w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * 4, 5, 6-бағандар осы Қағидаларға 3, 4 және 5-қосымшаларға сәйкес мемлекеттік ғылыми-техникалық сараптама бойынша сарапшылардың қорытындыларында келтірілген Мемлекеттік ғылыми-техникалық сараптама сарапшылары позициясының негізінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** баға негізіндегі шығыстар құны (бағалау жүргізу сәтінде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9335,194 +10561,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гранттық қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы  _________________________________________________</w:t>
+        <w:t xml:space="preserve"> Гранттық қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі және атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12597,51 +13833,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеудің негізгі кемшіліктері мен олардың күтілетін нәтижелерге қол жеткізуге әсер ету дәрежесін қысқаша атап өту. Жобаны іске асыру үшін сындарлы маңызы бар және оның мақсаттарына қол жеткізуге күмән келтіретін кемшіліктерді бөлек атап өту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) _____________________</w:t>
+      Cарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12690,194 +13944,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының  қорытындысы ______________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12894,51 +14158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Р/с</w:t>
+Р/с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -15047,51 +16311,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеудің негізгі кемшіліктерін және олардың күтілетін нәтижелерге қол жеткізуге әсер ету дәрежесін қысқаша атап өту. Бағдарламаны іске асыру үшін сындарлы маңызы бар және оның мақсатына қол жеткізуге күмән келтіретін кемшіліктерді бөлек атап өту керек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) ________________________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15140,212 +16422,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік құпияларды құрайтын мәліметтерді қамтитын ұлттық қауіпсіздік және қорғаныс саласындағы қолданбалы ғылыми зерттеулерді жүргізуге арналған конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік құпияларды құрайтын мәліметтерді қамтитын ұлттық қауіпсіздік және қорғаныс саласындағы қолданбалы ғылыми зерттеулерді жүргізуге арналған конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________</w:t>
+      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -16911,51 +18185,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стратегиялық маңызды мемлекеттік міндеттерді шешуден басқа, бағдарламаның мақсаттары мен міндеттері өндіріс, ғылым, білім салаларындағы жағдайды едәуір өзгертуге табысты ықпал ете ала ма? Алынған нәтижелер стратегиялық маңызы бар мемлекеттік міндеттерді дамытуға қаншалықты ықпал етеді?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бағдарлама өнімді енгізуге, коммерцияландыруға, жасауға едәуір әлеуеті бар нәтижелер алуды болжай ма? Әлеуметтік сипаттағы бағдарлама үшін бағдарлама нәтижелерін енгізу (пайдалану) кезінде әлеуетті игіліктерді (тұрмыс, еңбек жағдайын жақсарту және әсер етуші факторларды) алушыларды қамту маңызды ма? Бағдарламаның күтілетін нәтижелері экологиялық, энергия тиімді, бәсекеге қабілетті болып табыла ма? Ғылыми, ғылыми-техникалық және инновациялық бағдарламаларды іске асыру салдарларын/нәтижелерін болжау қолжетімді болып табыла ма? Бағдарламаларды іске асырудың ғылыми-техникалық, әлеуметтік-экономикалық, экологиялық (қажет болған жағдайда) салдарына/нәтижелеріне қол жеткізу қамтамасыз етіле ме? Зерттеулердің күтілетін нәтижелерін пайдаланудың жолдары қандай? Зерттеу нәтижелерін практикалық қолдануға дайындық? Оларды қолдану кезінде шектеулердің ықтималдығы? Жоба нәтижелері бойынша жарияланған мақалалардан өзге ғалымдардың тұрақты түрде дәйексөздер келтіру ықтималдығы? Жобаның нәтижелері бойынша жарияланған </w:t>
+ Бағдарлама өнімді енгізуге, коммерцияландыруға, жасауға едәуір әлеуеті бар нәтижелер алуды болжай ма? Әлеуметтік сипаттағы бағдарлама үшін бағдарлама нәтижелерін енгізу (пайдалану) кезінде әлеуетті игіліктерді (тұрмыс, еңбек жағдайын жақсарту және әсер етуші факторларды) алушыларды қамту маңызды ма? Бағдарламаның күтілетін нәтижелері экологиялық, энергия тиімді, бәсекеге қабілетті болып табыла ма? Ғылыми, ғылыми-техникалық және инновациялық бағдарламаларды іске асыру салдарларын/нәтижелерін болжау қолжетімді болып табыла ма? Бағдарламаларды іске асырудың ғылыми-техникалық, әлеуметтік-экономикалық, экологиялық (қажет болған жағдайда) салдарына/нәтижелеріне қол жеткізу қамтамасыз етіле ме? Зерттеулердің күтілетін нәтижелерін пайдаланудың жолдары қандай? Зерттеу нәтижелерін практикалық қолдануға дайындық? Оларды қолдану кезінде шектеулердің ықтималдығы? Жоба нәтижелері бойынша жарияланған мақалалардан өзге ғалымдардың тұрақты түрде дәйексөздер келтіру ықтималдығы? Жобаның нәтижелері бойынша жарияланған </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарапшының күтілетін зерттеу нәтижелерінің маңыздылығы туралы қосымша түсініктемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -18532,51 +19806,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарапшының тегі, аты, әкесінің аты (бар болса) ____________________________</w:t>
+Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18615,225 +19907,217 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік Ғылыми-</w:t>
+              <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінім бойынша сараптамалық қорытынды.</w:t>
+        <w:t xml:space="preserve"> Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінім бойынша сараптамалық қорытынды __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________</w:t>
+      (Жеке тіркеу нөмірі және Мемлекеттік ғылыми-техникалық сараптама объектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Жеке тіркеу нөмірі және Мемлекеттік ғылыми-техникалық сараптама объектісінің атауы)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -22291,51 +23575,69 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеулердің негізгі кемшіліктерін және олардың күтілетін нәтижелерге қол жеткізуге әсер ету дәрежесін қысқаша санамалау. Зерттеулерді іске асыру үшін аса маңызды және олардың мақсаттарына қол жеткізуді күмән ететін кемшіліктерді бөлек көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) _______________________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22384,212 +23686,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғылыми зерттеулерді бағдарламалық-нысаналы қаржыландыру шеңберіндегі аралық есеп және іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың жыл сайынғы есебі бойынша сарапшының қорытындысы</w:t>
+        <w:t xml:space="preserve"> Ғылыми зерттеулерді бағдарламалық-нысаналы қаржыландыру шеңберіндегі аралық есеп және іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың жыл сайынғы есебі бойынша сарапшының қорытындысы ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________</w:t>
+      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23524,51 +24818,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) ________________________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кешенді/комиссиялық сараптама үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23689,212 +25001,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғылыми зерттеулерді гранттық немесе бағдарламалық-нысаналы қаржыландыру шеңберіндегі қорытынды есеп, іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың қорытынды есебі бойынша сарапшының қорытындысы</w:t>
+        <w:t xml:space="preserve"> Ғылыми зерттеулерді гранттық немесе бағдарламалық-нысаналы қаржыландыру шеңберіндегі қорытынды есеп, іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың қорытынды есебі бойынша сарапшының қорытындысы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
+      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25692,51 +26996,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) ________________________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кешенді/комиссиялық сараптама үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25875,194 +27197,204 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын алуға ұсынылған жұмыс бойынша сарапшының қорытындысы  ________________________________________</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын алуға ұсынылған жұмыс бойынша сарапшының қорытындысы _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27089,51 +28421,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) _____________________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27292,68 +28642,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын алуға ұсынылатын жұмыстарға, аралық есептерге және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобасына арналған сараптамалық бағалау жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29047,178 +30397,164 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "________________________" жобасы бойынша технологиялық сараптаманың сараптамалық (кешенді) қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31659,51 +32995,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) ___________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптаманың мерзімі __________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -31770,178 +33124,164 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік ғылыми-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық сараптаманы </w:t>
+              <w:t>техникалық сараптаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдастыру және </w:t>
+              <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "____________________________________" жобасы бойынша экономикалық (маркетингтік) сараптаманың сараптамалық (кешенді) қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34513,51 +35853,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшының тегі, аты, әкесінің аты (бар болса) ___________________</w:t>
+      Сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптаманың күні___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -34734,68 +36092,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________ жобасы бойынша сараптаманың жиынтық қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36924,55 +38282,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37298,31 +38656,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>