--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1de548b" w14:textId="1de548b">
+    <w:p w14:paraId="ab445c0" w14:textId="ab445c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1654,4142 +1654,3846 @@
         <w:t>
       15) жеке тіркеу нөмірі (бұдан әрі – ЖТН) – МҒТС объектісінің, ҒҒТҚН коммерцияландыру жобаларының, бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен ұйымдастырушы уәкілетті орган айқындайтын қаржыландыру түрлері және өзге де салалар бойынша өтініш берушіге беретін жобаларының жеке тіркеу нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшы – Қазақстан Республикасының азаматы болып табылатын, экономика және бизнес мамандықтарының топтары бойынша жоғары білімі, сондай-ақ мамандығы бойынша кемінде он жыл жұмыс өтілі бар, ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың сұралып отырған қаржыландыру көлемінің негізділігін бағалау үшін тартылатын және осы бағалау бойынша қорытынды беретін жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) МҒТС қорытындысы – МҒТС объектісі бойынша бағалаудың әрбір өлшемшарты бойынша балдарды жинақтау негізінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда ұйымдастырушының цифрлық жүйесінде қалыптастырылған қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) МҒТС объектілеріне жүргізілетін комиссиялық сараптама – бір ғылыми бағыт шегіндегі мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі мен бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) МҒТС объектілеріне кешенді сараптама – білімнің әртүрлі салаларындағы немесе білімнің бір саласының әртүрлі ғылыми бағыттарындағы мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) мемлекеттік ғылыми-техникалық сараптама объектілері (МҒТС объектілері) бойынша өтінім беруші – уәкілетті органда аккредиттелген ғылыми және (немесе) ғылыми-техникалық қызмет субъектісі немесе ғылыми зерттеулерді іске асыратын дербес білім беру ұйымы және оның тең шарттардағы ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) сарапшының қорытындысы – сарапшы жасайтын және ол МҒТС объектілеріне немесе ҒҒТҚН коммерцияландыру жобаларына жүргізген сараптаманың нәтижелері, сондай-ақ оның алдына қойылған мәселелер бойынша объективті және тапсырыс беруші мен ұйымдастырушының мүдделерінен тәуелсіз тұжырымдары туралы мәліметтерді, МҒТС объектісіне немесе ҒҒТҚН коммерцияландыру жобасын талдамалық бағалауды қамтитын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тапсырыс беруші – ғылым және техника саласындағы мемлекеттік сыйлық алуға ұсынылған нысаналы ғылыми, ғылыми-техникалық бағдарламаларды, ғылыми-зерттеу жұмыстарын, сондай-ақ ҒҒТҚН коммерцияландыру жобаларын; іргелі ғылыми-зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын қаржыландыру туралы гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген ҒҒТҚН коммерцияландыру жобаларына МҒТС жүргізуді және сараптама жүргізуді ұйымдастыру үшін ұйымдастырушымен өтеулі шарт жасасқан ғылым саласындағы уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) технологиялық сараптама (бұдан әрі – ТС) – жобаның өзектілігін, ғылыми-техникалық әлеуетін, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін ендіруді (пайдалануды), коммерцияландыруға әзірлігін, ҒҒТҚН коммерцияландыру жобасының техникалық және өндірістік тәуекелдерін бағалаумен байланысты қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ұйымдастырушының автоматтандырылған цифрлық жүйесі (бұдан әрі – ұйымдастырушы АЦЖ) - ғылыми-техникалық сараптама объектілері мен субъектілерін тіркеуге, оларды өңдеуге және сақтауға, іздеуге, сараптамалық бағалау жүргізуге және ақпарат беруге мүмкіндік беретін бағдарламалық-техникалық құралдар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Ұлттық қауіпсіздік және қорғаныс саласында маманданған ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін тартылатын қазақстандық сарапшы - Қазақстан Республикасының азаматы болып табылатын, тиісті біліктілігі, доктор ғылыми дәрежесі немесе ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор дәрежесі, мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі бар жеке тұлға, сондай-ақ мемлекеттік құпияларды құрайтын мәліметтерді қамтитын жобалармен жұмыс істеу үшін тиісті қолжетімділігі бар басылымдардың және Хирш индексінің болуы қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шекті балл – іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға берілген өтінімдерді қоспағанда, ғылыми зерттеулерді гранттық және бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімдер үшін кемінде 25 балды және ұлттық қауіпсіздік және қорғаныс саласындағы ғылымның басым бағыты бойынша өтінімдер үшін кемінде 21 балды құрайтын МҒТС балы, ҒҒТҚН коммерцияландыру жобалары үшін 36 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар – уәкілетті орган бекіткен археология, астрономия, астрофизика, атом энергиясы, шығыстану, өнер, тарих, мәдениет, әдебиет, математика және механика, білім, саясаттану, дінтану, әлеуметтану, философия, этнология, тіл білімі саласындағы іргелі зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекеттік ғылыми ұйымдар және мемлекет жүз пайыз қатысатын ғылыми және уәкілетті орган айқындалған өзге де бағыттардағы ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) экономикалық (маркетингтік) сараптама (бұдан әрі – ЭМС) – жобаның коммерциялық тартымдылығын және ұсынылған қаржы-экономикалық көрсеткіштерінің негізділігін бағалаумен байланысты қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) экономикалық (маркетингтік) сараптама жөніндегі сарапшы – Қазақстан Республикасының азаматы болып табылатын, экономика, бизнес және маркетинг, қаржы және кредит мамандықтарының топтары бойынша жоғары білімі, сондай-ақ мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі бар, венчурлік бизнестің, маркетинг, тәуекел-менеджмент саласының өкілі, ірі инвестициялық жобалардың қатысушысы болып табылатын, сондай-ақ қаржылық сарапшылар қатарынан жобаның коммерциялық тартымдылығын және мәлімделген қаржы-экономикалық негізділігін бағалау үшін экономикалық (маркетингтік) сараптама бойынша қорытынды ұсынатын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Хирш индексі (h-индексі) - ғалымның, ғалымдар тобының, ғылыми ұйымның немесе жалпы елдің өнімділігінің сандық сипаттамасы болып табылатын, жарияланымдар санына және осы жарияланымдардың дәйексөздер санына негізделген ғылымиметриялық көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысанда ұйымдастырушының ақпараттық жүйесінде қалыптастырылған қорытынды;</w:t>
+        <w:t>
+      3. МҒТС ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ҒҒТҚН коммерцияландыру жобаларын, сондай-ақ іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдерді талдамалық бағалауды дайындау мақсатында сарапшылар қорытындыларының тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, дәйектілігі, толықтығы және негізділігі қағидаттары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) МҒТС объектілеріне жүргізілетін комиссиялық сараптама – бір ғылыми бағыт шегіндегі мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі мен бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
+      4. МҒТС объектілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) МҒТС объектілеріне кешенді сараптама – білімнің әртүрлі салаларындағы немесе білімнің бір саласының әртүрлі ғылыми бағыттарындағы мамандар болып табылатын қазақстандық сарапшылар тобының бірлескен жұмысын ұйымдастыру жолымен жүргізілетін сараптама, оның нәтижесі бағалау өлшемшарттары бойынша түсініктемелер мен келісілген балдарды қамтитын сарапшылардың қорытындысы болып табылады;</w:t>
+      1) ғылыми, ғылыми-техникалық жобалар мен бағдарламалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) мемлекеттік ғылыми-техникалық сараптама объектілері (МҒТС объектілері) бойынша өтінім беруші – уәкілетті органда аккредиттелген ғылыми және (немесе) ғылыми-техникалық қызмет субъектісі немесе ғылыми зерттеулерді іске асыратын дербес білім беру ұйымы және оның тең шарттардағы ұйымдары;</w:t>
+      2) Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) сарапшының қорытындысы – сарапшы жасайтын және ол МҒТС объектілеріне немесе ҒҒТҚН коммерцияландыру жобаларына жүргізген сараптаманың нәтижелері, сондай-ақ оның алдына қойылған мәселелер бойынша объективті және тапсырыс беруші мен ұйымдастырушының мүдделерінен тәуелсіз тұжырымдары туралы мәліметтерді, МҒТС объектісіне немесе ҒҒТҚН коммерцияландыру жобасын талдамалық бағалауды қамтитын құжат;</w:t>
+      3) іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) тапсырыс беруші – ғылым және техника саласындағы мемлекеттік сыйлық алуға ұсынылған нысаналы ғылыми, ғылыми-техникалық бағдарламаларды, ғылыми-зерттеу жұмыстарын, сондай-ақ ҒҒТҚН коммерцияландыру жобаларын; іргелі ғылыми-зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын қаржыландыру туралы гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген ҒҒТҚН коммерцияландыру жобаларына МҒТС жүргізуді және сараптама жүргізуді ұйымдастыру үшін ұйымдастырушымен өтеулі шарт жасасқан ғылым саласындағы уәкілетті орган;</w:t>
+      4) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын гранттық және бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) технологиялық сараптама (бұдан әрі – ТС) – жобаның өзектілігін, ғылыми-техникалық әлеуетін, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін ендіруді (пайдалануды), коммерцияландыруға әзірлігін, ҒҒТҚН коммерцияландыру жобасының техникалық және өндірістік тәуекелдерін бағалаумен байланысты қызмет;</w:t>
+      5) ғылыми-зерттеу, ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстарды жүзеге асыруға арналған шығыстарды растауға арналған өтінімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ҒҒТҚН коммерцияландыру жобалары ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын сараптау объектілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. МҒТС ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ҒҒТСН коммерцияландыру жобаларын, сондай-ақ мемлекеттік бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға ұсынылатын іргелі ғылыми зерттеулерді қаржыландыруға өтінімдерді жүргізу жөніндегі жұмыстарды ұйымдастыруды тапсырыс берушінің өтініші бойынша Мемлекеттік ғылыми-техникалық сараптаманың ұлттық орталығы (бұдан әрі – Ұйымдастырушы) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, ҒҒТҚН коммерцияландыру жобаларының, сондай-ақ мемлекеттік бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға жататын іргелі ғылыми зерттеулерді қаржыландыруға арналған өтінімдердің МҒТС-ның негізгі міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ғылыми жаңалығын, ұсынылатын ғылыми-техникалық деңгейін, өзектілігін, перспективаларын, әзірлеу дәрежесін ескере отырып объектілерді сараптамалық бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың ғылыми, техникалық және технологиялық білімнің әлемдік деңгейіне, ғылыми-техникалық прогрестің үрдістері мен басымдықтарына сәйкестігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоспарланатын операциялар арқылы ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың мақсаттарына қол жеткізу мүмкіндіктерін, болжанатын еңбек шығындарының, материалдық ресурстардың қажеттілігі мен жеткіліктілігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ғылыми зерттеулер жүргізуді мазмұнды, ұйымдастырушылық, материалдық, ақпараттық қамтамасыз ету жөніндегі ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды (есептерді) іске асыру нәтижелерін объективті және кешенді қарау, алынған нәтижелерді мәлімделген мақсаттармен салыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) МҒТС объектілерінің маңыздылығын бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыру үшін өтініш беруші сұрататын қаржыландыру көлемінің негізділігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зияткерлік қызмет нәтижелерін, табыс алуға бағытталған жаңа немесе жетілдірілген тауарларды, процестер мен қызметтерді нарыққа шығару перспективаларын, сұратылатын қаржыландыру көлемінің экономикалық негізділігін қоса алғанда, ҒҒТҚН-ны іс жүзінде қолдануға бағытталған болжамды жұмысты бағалау болып табылатын құзыретті қазақстандық және шетелдік сарапшылар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұйымдастырушы МҒТС объектілері мен ҒҒТҚН коммерцияландыру жобаларын сараптау нәтижелерін әкімшілендірудің біртұтастығын, олардың тәуелсіздігін, ашықтығы мен жариялылығын қамтамасыз етуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) ұйымдастырушының автоматтандырылған ақпараттық жүйесі (бұдан әрі – ұйымдастырушы ААЖ) - ғылыми-техникалық сараптама объектілері мен субъектілерін тіркеуге, оларды өңдеуге және сақтауға, іздеуге, сараптамалық бағалау жүргізуге және ақпарат беруге мүмкіндік беретін бағдарламалық-техникалық құралдар кешені;</w:t>
-[...718 lines deleted...]
-      2) жауапсыз сарапшылардың, жобалар мен бағдарламалар басшыларының ашық тізілімінде жобалар мен бағдарламалардың ғылыми жетекшісінің болмауы.</w:t>
+      9. Тапсырыс беруші конкурсқа өтінімдерді тек ұйымдастырушының АЦЖ арқылы қабылдайды және өтінімдерді қабылдау мерзімі аяқталғаннан кейін 3 (үш) жұмыс күні ішінде бюджет қаражаты және (немесе) кәсіпкерлік субъектілерінің, жеке және (немесе) заңды тұлғалардың қаражаты есебінен қаржыландыруға гранттық немесе бағдарламалық-нысаналы қаржыландыруға, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға ұсынылған МҒТС объектілеріне МҒТС жүргізуге арналған өтінімдерді Заңның 6-бабының 19) тармақшасына сәйкес ғылым саласындағы уәкілетті орган бекіткен Ғылыми және (немесе) ғылыми-техникалық қызметті базалық және бағдарламалық-нысаналы қаржыландыру, ғылыми және (немесе) ғылыми-техникалық қызметті гранттық қаржыландыру және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру қағидаларына (бұдан әрі – Қаржыландыру қағидалары) және Заңның 6-бабының 11) тармақшасына сәйкес ғылым саласындағы уәкілетті орган бекіткен Мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу қағидаларына сәйкес жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аталған тізілімге енген ғылыми жетекші тиісті ҰҚК шешімімен расталған күтілетін нәтижелерге қол жеткізгенге дейін (нәтижелерге қол жеткізілгені туралы уәкілетті орган мен ұйымдастырушы хабарланады) келесі конкурстарға 3 жылдан аспайтын мерзміге ғылыми жетекші ретінде қатысудан шеттетіледі;</w:t>
-[...251 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келмегенде, өтінім беруші конкурстық құжаттамаға сәйкес ғылыми жетекшіні ауыстырады.</w:t>
+      Бағдарламалық-нысаналы қаржыландыру шеңберінде ұсынылған МҒТС объектілері үшін де тапсырыс беруші жүргізілетін ғылыми зерттеулердің нәтижелілігін мониторингтеу сұрақтары мен индикаторларын көрсете отырып, қосымша бағалау өлшемшарттарының тізбесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ұйымдастырушы өтінімді пысықтауға жіберген күннен бастап 3 (үш) жұмыс күні ішінде өтінім беруші пысықталған өтінімді ұйымдастырушының ақпараттық жүйесі арқылы жібереді.</w:t>
+      10. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерді қоспағанда, өтінімдерді тапсырыс берушіден алған күннен бастап ұйымдастырушы мына талаптарға сәйкестігін тексереді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пысықталған өтінімдерді алғаннан кейін ұйымдастырушы бұрын көрсетілген ескертулерді жоюға тексеру жүргізеді, бұрын көрсетілген ескертулер жойылмаған және жаңа сәйкессіздіктер анықталған кезде ұйымдастырушы өтінімдерді 3 (үш) жұмыс күні ішінде өтінім берушіге қайтарады.</w:t>
+      1) конкурстық құжаттамаға сәйкес өтінімді ресімдеудің сәйкестігі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келмейтін өтінімдерді ұйымдастырушы олар тапсырыс берушіден келіп түскен күннен бастап 15 (он бес) жұмыс күні ішінде тапсырыс берушіге қайтарады.</w:t>
+        <w:t>
+      2) жауапсыз сарапшылардың, жобалар мен бағдарламалар басшыларының ашық тізілімінде жобалар мен бағдарламалардың ғылыми жетекшісінің болмауы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тапсырыс беруші олар ұйымдастырушыдан қайтарылған күннен бастап 10 (он) жұмыс күні ішінде өзінің интернет-ресурсында ұйымдастырушыдан қайтарылған өтінімдер тізбесін жариялайды.</w:t>
+      Аталған тізілімге енген ғылыми жетекші тиісті ҰҚК шешімімен расталған күтілетін нәтижелерге қол жеткізгенге дейін (нәтижелерге қол жеткізілгені туралы уәкілетті орган мен ұйымдастырушы хабарланады) келесі конкурстарға 3 жылдан аспайтын мерзміге ғылыми жетекші ретінде қатысудан шеттетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Ұйымдастырушы:</w:t>
+      3) бұрын қаржыландыруға мақұлданған не бір мезгілде берілген МҒТС объектілерімен МҒТС объектісінің тақырыбын, мақсатын және міндетін қайталау фактілерінің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) МҒТС жүргізу бойынша жұмысты МҒТС-ның әрбір объектісін сарапшыға не сарапшыларға МҒТС жүргізу үшін жолдау арқылы МҒТС объектісіне байланысты комиссиялық (кешенді) сараптама жүргізу арқылы ұйымдастырады;</w:t>
+      4) гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурсқа қатысушыда конкурсқа қатысу үшін қажетті құжаттардың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) МҒТС жүргізу үшін қазақстандық және (немесе) шетелдік сарапшылардың құрамын олардың мамандануы мен МҒТС объектілерінің ерекшеліктеріне сәйкес сапалы және объективті іріктеуді қамтамасыз етеді;</w:t>
+      5) ғылыми жетекшінің конкурстық құжаттамаға сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес келетін сарапшыларды тағайындауды қамтамасыз етеді;</w:t>
+        <w:t>
+      6) конкурстық құжаттаманың күтілетін нәтижелерінің сәйкестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мыналарды:</w:t>
+      11. Ұйымдастырушы цифрлық жүйе арқылы өтінімді осы Қағидалардың 10-тармағына сәйкес келмеген жағдайда, жарияланған конкурс шеңберінде бекітілген конкурс құжаттамасына сәйкес тексеру парағында барлық ескертулерді көрсете отырып, пысықтау үшін өтінім берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 10-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келмегенде, өтінім беруші конкурстық құжаттамаға сәйкес ғылыми жетекшіні ауыстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ұйымдастырушы өтінімді пысықтауға жіберген күннен кейінгі келесі жұмыс күнінен бастап 3 (үш) жұмыс күні ішінде өтінім беруші пысықталған өтінімді ұйымдастырушының цифрлық жүйесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келетін МҒТС объектісін зерттеу саласында қазақстандық сарапшылардың негізді болмауы үшінші шетелдік сарапшыны тартуға мүмкіндік береді);</w:t>
+        <w:t>
+      Пысықталған өтінімдер алғаннан кейін ұйымдастырушы бұрын көрсетілген ескертулердің жойылған-жойылмағанын тексереді, ал ескертулер жойылмаған жағдайда пысықталған өтінімдерді алған күннен бастап 3 (үш) жұмыс күні ішінде өтінімді өтінім берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      гранттық қаржыландыру бойынша жобалардың және бағдарламалық-нысаналы қаржыландыру бойынша бағдарламалардың, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар жобаларының қорытынды (аралық) есептеріне МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық (кешенді) сараптама арқылы (есептерді зерттеу саласында осы </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қағидаларға</w:t>
+        <w:t>10-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес келетін қазақстандық бір, не екі, не үш сарапшының негізді болмауының болуы тиісінше бір не екі, не үш шетелдік сарапшыны тартуға жол береді);</w:t>
+        <w:t xml:space="preserve"> сәйкес келмейтін өтінімдерді ұйымдастырушы олар тапсырыс берушіден келіп түскен күннен бастап 15 (он бес) жұмыс күні ішінде тапсырыс берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Тапсырыс беруші олар ұйымдастырушыдан қайтарылған күннен бастап 10 (он) жұмыс күні ішінде өзінің интернет-ресурсында ұйымдастырушыдан қайтарылған өтінімдер тізбесін жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қағидаларға</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес келетін бір, не екі не үш қазақстандық сарапшылардың негізді болмауы тиісінше бір не екі, не үш шетелдік сарапшыларды тартуға мүмкіндік береді);</w:t>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік құпияларды, таратылуы шектеулі қызметтік ақпаратты құрайтын мәліметтерді қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға, ұлттық қауіпсіздік және қорғаныс саласындағы мемлекеттік құпияларды құрайтын мәліметтерді қамтитын қолданбалы ғылыми зерттеулерді жүргізуге конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі бағдарламаларға Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссияның және (немесе) кешенді сараптама жолымен;</w:t>
+      13. Ұйымдастырушы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық және (немесе) кешенді сараптама арқылы;</w:t>
+      1) МҒТС жүргізу бойынша жұмысты МҒТС-ның әрбір объектісін сарапшыға не сарапшыларға МҒТС жүргізу үшін жолдау арқылы МҒТС объектісіне байланысты комиссиялық (кешенді) сараптама жүргізу арқылы ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жобалар мен бағдарламаларды қаржыландырудың сұрау салынған көлемінің негізділігін бағалау үшін бір сарапшыны;</w:t>
+      2) МҒТС жүргізу үшін қазақстандық және (немесе) шетелдік сарапшылардың құрамын олардың мамандануы мен МҒТС объектілерінің ерекшеліктеріне сәйкес сапалы және объективті іріктеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      іске асыру мерзімі 12 (он екі) айдан аспайтын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін шетелдік бір сарапшыны;</w:t>
+        <w:t xml:space="preserve">
+      3) Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген аффилиирлену жөніндегі талаптарды сақтай отырып, кездейсоқ іріктеу әдісімен ұйымдастырушының автоматтандырылған дерекқорынан осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келетін сарапшыларды тағайындауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, іске асыру мерзімі 12 (он екі) айдан аспайтын, ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша және (немесе) мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін қазақстандық бір сарапшыны іріктейді;</w:t>
-[...98 lines deleted...]
-      14. Сарапшылар ұйымдастырушының қазақстандық және шетелдік сарапшыларының деректер базасына шарт жасалғаннан кейін енгізіледі.</w:t>
+      4) мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сарапшылар оларды осы Қағидалардың </w:t>
+      конкурс шеңберінде ғылыми, ғылыми-техникалық жобалар мен бағдарламаларға, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерге МҒТС жүргізу үшін екі шетелдік сарапшы мен бір қазақстандық сарапшы (осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағының</w:t>
+        <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6), 7), 8), 9), 10), 11), 12), 13), 14) тармақшаларына сәйкестігі тұрғысынан тексеріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес келетін МҒТС объектісін зерттеу саласында қазақстандық сарапшылардың негізді болмауы үшінші шетелдік сарапшыны тартуға мүмкіндік береді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастыру үшін іріктеу Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) және Scopus (Elsevier) (Скопус (Эльзевир) халықаралық деректер базасын, сондай-ақ Incites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) және Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс) талдамалық құралдарын пайдалана отырып, олардың мамандануы мен ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, сондай-ақ ҒҒТҚН коммерцияландыру жобаларының ерекшеліктеріне сәйкес ғылыми метрикалық көрсеткіштер негізінде жүргізіледі, олардың кандидатураларын шет елдердің жетекші университеттері, ғылыми-зерттеу мекемелері, ұлттық ғылым академиялары мен ғылыми қоғамдастықтар ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      гранттық қаржыландыру бойынша жобалардың және бағдарламалық-нысаналы қаржыландыру бойынша бағдарламалардың, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар жобаларының қорытынды (аралық) есептеріне МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық (кешенді) сараптама арқылы (есептерді зерттеу саласында осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келетін қазақстандық бір, не екі, не үш сарапшының негізді болмауының болуы тиісінше бір не екі, не үш шетелдік сарапшыны тартуға жол береді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сарапшылар МҒТС және ҒҒТҚН коммерцияландыру жобаларын тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, нақтылығы, толықтығы және сараптамалық қорытындылардың негізділігі қағидаттарында сараптама жүргізеді.</w:t>
+        <w:t xml:space="preserve">
+      ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған жұмыстарға МҒТС жүргізу үшін қазақстандық үш сарапшыны (Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған жұмыстарды зерттеу саласында осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келетін бір, не екі не үш қазақстандық сарапшылардың негізді болмауы тиісінше бір не екі, не үш шетелдік сарапшыларды тартуға мүмкіндік береді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшымен жасалған шарт сараптаманы жүргізу мерзімі, сараптамаға ұсынылған материалдардың коммерциялық құпиясын сақтауды қамтамасыз ететін МҒТС объектілері туралы мәліметтердің құпиялылығы, сарапшының ғылыми этика қағидаттары мен нормаларын сақтауы жөніндегі шарттарды қамтуға және сарапшы туралы мәліметтердің құпиялылығына кепілдік береді.</w:t>
+      мемлекеттік құпияларды, таратылуы шектеулі қызметтік ақпаратты құрайтын мәліметтерді қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға, ұлттық қауіпсіздік және қорғаныс саласындағы мемлекеттік құпияларды құрайтын мәліметтерді қамтитын қолданбалы ғылыми зерттеулерді жүргізуге конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі бағдарламаларға Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссияның және (немесе) кешенді сараптама жолымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бас тарту негіздемесінсіз сарапшының бастамасы бойынша шарттарды бұзу туралы мәліметтер қазақстандық және шетелдік сарапшылардың автоматтандырылған дерекқорына енгізіледі.</w:t>
+      ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға МҒТС жүргізу үшін қазақстандық үш сарапшыны не комиссиялық және (немесе) кешенді сараптама арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...67 lines deleted...]
-</w:t>
+      жобалар мен бағдарламаларды қаржыландырудың сұрау салынған көлемінің негізділігін бағалау үшін бір сарапшыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген конкурстық өтінімдер бойынша МҒТС жүргізу кезінде әрбір жоба бойынша сарапшыларды іріктеу және тағайындау кездейсоқ таңдау әдісімен автоматтандырылған ақпараттық жүйе арқылы жүргізіледі.</w:t>
+      іске асыру мерзімі 12 (он екі) айдан аспайтын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін шетелдік бір сарапшыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Жобалар мен бағдарламалардың МҒТС-ын ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасын сақтай отырып, іске асыру мерзімі 12 (он екі) айдан аспайтын, ғылымның ұлттық қауіпсіздік және қорғаныс саласындағы басым бағыты бойынша және (немесе) мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми, ғылыми-техникалық жобаларға МҒТС жүргізу үшін қазақстандық бір сарапшыны іріктейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сақталуы тұрғысынан тексеру жүргізгеннен кейін жеті жұмыс күнінен аспайды;</w:t>
+        <w:t>
+      5) МҒТС объектілерінің электрондық нұсқаларының деректер банкін және мемлекеттік бюджет қаражатынан қаржыландыруға ұсынылған, МҒТС жүргізу үшін тапсырыс берушіден келіп түскен мемлекеттік бюджет қаражатынан қаржыландыруға берілген МҒТС объектілері бойынша деректер базасын қалыптастырады және МҒТС объектілерінің деректерін жүйелі тексеруді және өңдеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды;</w:t>
+      6) МҒТС-ны әдістемелік және ұйымдастырушылық-техникалық қамтамасыз етуді, оның ішінде қазақстандық және шетелдік сарапшылардың автоматтандырылған деректер базаларын қалыптастыру және сарапшылармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарттар жасасу арқылы қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қаржыландырудың сұралатын сомасының негізділігін бағалау – МҒТС аяқталғаннан кейін жеті жұмыс күнінен аспайды;</w:t>
+      7) ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің) МҒТС қорытындыларын және қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшы қорытындылары, сонымен қатар ҒҒТҚН коммерцияландыру жобаларының технологиялық, экономикалық (маркетингтік) сараптама қорытындыларын ұлттық ғылыми кеңестерге жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бір өтінімге МҒТС жүргізу – күнтізбелік жеті күннен аспайды.</w:t>
+      8) орындалған ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың (есептердің), сондай-ақ ҒҒТҚН коммерцияландыру жобаларының нәтижелерін бағалауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сарапшылар ұйымдастырушының қазақстандық және шетелдік сарапшыларының деректер базасына шарт жасалғаннан кейін енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+        <w:t xml:space="preserve">
+      Сарапшылар оларды осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6), 7), 8), 9), 10), 11), 12), 13), 14) тармақшаларына сәйкестігі тұрғысынан тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшыларды іріктеу мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар, Хирш индексі ескерілмей қазақстандық сарапшылар арасынан жүзеге асырылады.</w:t>
-[...233 lines deleted...]
-      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      Қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастыру үшін іріктеу Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) және Scopus (Elsevier) (Скопус (Эльзевир) халықаралық деректер базасын, сондай-ақ Incites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) және Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс) талдамалық құралдарын пайдалана отырып, олардың мамандануы мен ғылыми, ғылыми-техникалық жобалар мен бағдарламалардың, сондай-ақ ҒҒТҚН коммерцияландыру жобаларының ерекшеліктеріне сәйкес ғылыми метрикалық көрсеткіштер негізінде жүргізіледі, олардың кандидатураларын шет елдердің жетекші университеттері, ғылыми-зерттеу мекемелері, ұлттық ғылым академиялары мен ғылыми қоғамдастықтар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептерге сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшылар құрамын іріктеу Хирш индексі ескерілмей, мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар қазақстандық сарапшылар қатарынан жүзеге асырылады.</w:t>
-[...197 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша жасалады.</w:t>
+      Сарапшылар МҒТС және ҒҒТҚН коммерцияландыру жобаларын тәуелсіздігі, объективтілігі, құзыреттілігі, кешенділігі, нақтылығы, толықтығы және сараптамалық қорытындылардың негізділігі қағидаттарында сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген МҒТС объектілері үшін сараптамалық бағалау жүйесіне сәйкес балл алынады.</w:t>
+        <w:t>
+      Сарапшымен жасалған шарт сараптаманы жүргізу мерзімі, сараптамаға ұсынылған материалдардың коммерциялық құпиясын сақтауды қамтамасыз ететін МҒТС объектілері туралы мәліметтердің құпиялылығы, сарапшының ғылыми этика қағидаттары мен нормаларын сақтауы жөніндегі шарттарды қамтуға және сарапшы туралы мәліметтердің құпиялылығына кепілдік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша сарапшының қорытындысы жасалады.</w:t>
+        <w:t>
+      Бас тарту негіздемесінсіз сарапшының бастамасы бойынша шарттарды бұзу туралы мәліметтер қазақстандық және шетелдік сарапшылардың автоматтандырылған дерекқорына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сарапшының осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген МҒТС жүргізудің шарттық талаптарын және (немесе) қағидаттарын бұзуы ұйымдастырушының оны автоматтандырылған дерекқордан алып тастауы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      20. Гранттық және бағдарламалық-нысаналы қаржыландыруға ұсынылған МҒТС объектілерінің, тапсырыс берушінің өтініші бойынша мемлекеттік бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар өтінімдерінің МҒТС нәтижесі МҒТС қорытындысы болып табылады.</w:t>
+      Гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына берілген конкурстық өтінімдер бойынша МҒТС жүргізу кезінде әрбір жоба бойынша сарапшыларды іріктеу және тағайындау кездейсоқ таңдау әдісімен автоматтандырылған цифрлық жүйе арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жобалар мен бағдарламалардың МҒТС-ын ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – ұйымдастырушы өтінімдерге осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сақталуы тұрғысынан тексеру жүргізгеннен кейін жеті жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржыландырудың сұралатын сомасының негізділігін бағалау – МҒТС аяқталғаннан кейін жеті жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бір өтінімге МҒТС жүргізу – күнтізбелік жеті күннен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және ғылыми-техникалық жобалар мен бағдарламаларға сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшыларды іріктеу мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар, Хирш индексі ескерілмей қазақстандық сарапшылар арасынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінімдерге МҒТС ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МҒТС жүргізу, оның ішінде сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарттар жасасу – сарапшымен шарт жасалған күннен бастап 10 (он) жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржыландырудың сұралатын сомасының негізділігін бағалау – МҒТС аяқталғаннан кейін 3 (үш) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты өзінің интернет-ресурсында ол аяқталғаннан кейін 1 (бір) жұмыс күні ішінде жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстарының МҒТС-ын ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – тапсырыс берушіден жұмыстарды алған күннен бастап жеті жұмыс күнінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап жиырма жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы мәлімделген қаржыландыру сомаларын көрсете отырып, МҒТС нәтижесінің негізінде гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына ұсынылған өтінімдердің, сондай-ақ ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыру туралы іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдерінің сараланған тізімін еркін нысанда жасайды.</w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы МҒТС шекті балынан төмен балл жинаған өтінімдер бойынша өтінім берушілерге (ғылыми жетекшіге) МҒТС аяқталғаннан кейін үш жұмыс күні ішінде ұйымдастырушының интернет-ресурсы арқылы МҒТС нәтижелерін (МҒТС балын көрсете отырып) қайтарады.</w:t>
+      18. Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларын гранттық және бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС ұйымдастыру және жүргізу мерзімдері мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МҒТС шекті балын және одан жоғары балл алған өтінімдер қаржыландырудың сұралатын сомасының негізділігін бағалау үшін МҒТС нәтижелерімен (МҒТС балын көрсетпей) бірге сарапшыға МҒТС аяқталғаннан кейін үш жұмыс күні ішінде жіберіледі.</w:t>
+      1) сарапшыларды іріктеу және олармен МҒТС жүргізу бойынша қызметтер көрсету туралы шарт жасасу – тапсырыс берушіден есеп алған күннен бастап бес жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Қаржыландырудың сұралатын сомасының негізділігін бағалау нәтижелері МҒТС нәтижелерімен бірге (МҒТС балын көрсетпей) тиісті ұлттық ғылыми кеңестерге (бұдан әрі – ҰҒК) сараптама аяқталған күннен бастап екі жұмыс күні ішінде жолданады.</w:t>
-[...137 lines deleted...]
-      23. Ұйымдастырушы бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС қорытындысын, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдардың есептерін тиісті ҰҒК-ге жолдайды.</w:t>
+      2) МҒТС жүргізу – сарапшымен шарт жасасқан күннен бастап он бес жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы гранттық қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды есептер бойынша МҒТС қорытындысын тиісті ҰҒК-ге жолдайды.</w:t>
+      Ұйымдастырушы әрбір кезеңнің аяқталғаны туралы ақпаратты ол аяқталғаннан кейін үш жұмыс күні ішінде өз интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратты қамтитын ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептерге сараптаманы ұйымдастыру және жүргізу Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасы сақтала отырып жүзеге асырылады. Сарапшылар құрамын іріктеу Хирш индексі ескерілмей, мемлекеттік құпияларды құрайтын жобалармен және бағдарламалармен жұмыс істеуге тиісті рұқсаты бар қазақстандық сарапшылар қатарынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Өтінімдер бойынша қаржыландырудың сұралатын сомасының негізділігін бағалау осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша балл қойылмай жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МҒТС объектісі бойынша сарапшының қорытындысы МҒТС объектісіне, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобаларына байланысты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сарапшының қорытындысында сарапшының әрбір бағалау өлшемшарты бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген МҒТС объектілері үшін сараптамалық бағалау жүйесіне сәйкес балл алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МҒТС объектісіне кешенді (комиссиялық) сараптама жүргізілген кезде сараптамалық топ құрылады. Сараптамалық топ мүшелерінің қатарынан төраға сайланады және сараптамалық топ отырысының хатшысы айқындалады. Сараптамалық топтың отырысы бетпе-бет нысанда және (немесе) онлайн- конференциялар арқылы жүргізіледі. Сараптама үшін ұсынылған материалдардың көлеміне қарай кешенді (комиссиялық) сараптама кемінде үш және он бестен аспайтын сарапшылардың қатысуымен жүргізіледі. МҒТС объектісінің кешенді (комиссиялық) сараптамасының нәтижелері бойынша МҒТС объектісіне байланысты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша сарапшының қорытындысы жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Гранттық және бағдарламалық-нысаналы қаржыландыруға ұсынылған МҒТС объектілерінің, тапсырыс берушінің өтініші бойынша мемлекеттік бюджет қаражаты есебінен іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдар өтінімдерінің МҒТС нәтижесі МҒТС қорытындысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы мәлімделген қаржыландыру сомаларын көрсете отырып, МҒТС нәтижесінің негізінде гранттық немесе бағдарламалық-нысаналы қаржыландыру конкурсына ұсынылған өтінімдердің, сондай-ақ ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыру туралы іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдерінің сараланған тізімін еркін нысанда жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы МҒТС шекті балынан төмен балл жинаған өтінімдер бойынша өтінім берушілерге (ғылыми жетекшіге) МҒТС аяқталғаннан кейін үш жұмыс күні ішінде ұйымдастырушының интернет-ресурсы арқылы МҒТС нәтижелерін (МҒТС балын көрсете отырып) қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МҒТС шекті балын және одан жоғары балл алған өтінімдер қаржыландырудың сұралатын сомасының негізділігін бағалау үшін МҒТС нәтижелерімен (МҒТС балын көрсетпей) бірге сарапшыға МҒТС аяқталғаннан кейін үш жұмыс күні ішінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қаржыландырудың сұралатын сомасының негізділігін бағалау нәтижелері МҒТС нәтижелерімен бірге (МҒТС балын көрсетпей) тиісті ұлттық ғылыми кеңестерге (бұдан әрі – ҰҒК) сараптама аяқталған күннен бастап екі жұмыс күні ішінде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰҒК өтінімдерді қарауды аяқтағаннан кейін ұйымдастырушы әрбір өтінім үшін МҒТС қорытындысына сәйкес балл мен ҰҒК айқындаған бағалау парағының балын қосу арқылы жиынтық балды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырушы әрбір басым бағыт бойынша ең жоғары балдан бастап "жоғарыдан төмен қарай" өтінімдердің сараланған тізімін жасайды және оны екі жұмыс күні ішінде шешім қабылдау үшін тиісті ҰҒК-ге жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Ұйымдастырушы өзінің интернет-ресурсында:</w:t>
+      22. Ұйымдастырушы Ғылым мен техника саласындағы мемлекеттік сыйлықты алу үшін ұсынылған ғылыми-зерттеу жұмыстары бойынша МҒТС нәтижелерін тапсырыс берушіге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік бюджет қаражаты есебінен гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурс, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдері шеңберінде МҒТС өткеннен кейін 3 (үш) жұмыс күні ішінде көрсетілген конкурс шеңберінде МҒТС шекті балынан төмен балл алған МҒТС объектілері бойынша ЖТН-ды, МҒТС қорытындысы негізіндегі қорытынды балдарды;</w:t>
+      23. Ұйымдастырушы бағдарламалық-нысаналы қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды (аралық) есептер бойынша МҒТС қорытындысын, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесіне енгізілген, мемлекет жүз пайыз қатысатын мемлекеттік ғылыми ұйымдар мен ғылыми ұйымдардың есептерін тиісті ҰҒК-ге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік құпияларды және таратылуы шектелген қызметтік ақпаратты құрайтын мәліметтерді қамтитын объектілерге МҒТС жүргізу үшін тартылған қазақстандық сарапшыларға қатысты ақпаратты қоспағанда, жыл сайын жылдың соңында ұйымдар мен елдер бойынша орташа Хирш индексін көрсете отырып, қазақстандық және шетелдік сарапшыларды тарту туралы жалпы талдаманы;</w:t>
+      Ұйымдастырушы гранттық қаржыландыру шеңберінде ғылыми және (немесе) ғылыми-техникалық қызмет туралы қорытынды есептер бойынша МҒТС қорытындысын тиісті ҰҒК-ге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) МҒТС аяқталғаннан кейін ұйымдастырушының интернет-ресурсы арқылы ғылыми жетекшіге және өтінім берушіге жолданатын ғылыми, ғылыми-техникалық жобалар мен бағдарламалар, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобалары бойынша МҒТС жүргізуге тартылған сарапшылардың Хирш индекстерін жариялайды.</w:t>
+      24. Ұйымдастырушы өзінің интернет-ресурсында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. МҒТС объектісі МҒТС-ға ұсынылған кезден бастап ҰҒК қарағанға дейін өтінім берушілер, ғылыми жетекшілер және (немесе) сарапшылар:</w:t>
+      1) мемлекеттік бюджет қаражаты есебінен гранттық немесе бағдарламалық-нысаналы қаржыландыруға арналған конкурс, сондай-ақ іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың өтінімдері шеңберінде МҒТС өткеннен кейін 3 (үш) жұмыс күні ішінде көрсетілген конкурс шеңберінде МҒТС шекті балынан төмен балл алған МҒТС объектілері бойынша ЖТН-ды, МҒТС қорытындысы негізіндегі қорытынды балдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ғылыми әдепті, биоэтика нормаларын бұзу фактілеріне ден қояды, мүдделер қақтығысын болғызбау және реттеу жөнінде шаралар қабылдайды;</w:t>
+      2) мемлекеттік құпияларды және таратылуы шектелген қызметтік ақпаратты құрайтын мәліметтерді қамтитын объектілерге МҒТС жүргізу үшін тартылған қазақстандық сарапшыларға қатысты ақпаратты қоспағанда, жыл сайын жылдың соңында ұйымдар мен елдер бойынша орташа Хирш индексін көрсете отырып, қазақстандық және шетелдік сарапшыларды тарту туралы жалпы талдаманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
+      3) МҒТС аяқталғаннан кейін ұйымдастырушының интернет-ресурсы арқылы ғылыми жетекшіге және өтінім берушіге жолданатын ғылыми, ғылыми-техникалық жобалар мен бағдарламалар, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың жобалары бойынша МҒТС жүргізуге тартылған сарапшылардың Хирш индекстерін жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ғылыми және (немесе) ғылыми-техникалық қызметтің процесі мен нәтижелерін бұрмаламайды;</w:t>
+      25. МҒТС объектісі МҒТС-ға ұсынылған кезден бастап ҰҒК қарағанға дейін өтінім берушілер, ғылыми жетекшілер және (немесе) сарапшылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бөгде тұлғалардың зияткерлік меншік құқықтарын бұзуға немесе ғылыми-зерттеу қызметіне зиян келтіруге әкеп соғатын әрекет (әрекетсіздік) жасамайды.</w:t>
+      1) ғылыми әдепті, биоэтика нормаларын бұзу фактілеріне ден қояды, мүдделер қақтығысын болғызбау және реттеу жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарапшы төмендегідей жағдайларда нақты ғылыми жобаға және (немесе) бағдарламаға МҒТС жүргізбейді:</w:t>
+      2) объективті, толық және дәйекті мәліметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтінімнің мақұлдануы немесе қабылданбауы нәтижесіне өзі жеке немесе қаржылық жағынан мүдделі болған;</w:t>
+      3) ғылыми және (немесе) ғылыми-техникалық қызметтің процесі мен нәтижелерін бұрмаламайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) соңғы бес жылдағы тең авторлықты, өтінімді дайындау кезінде тікелей қатысуды, зерттеу нәтижелері бойынша бірлескен жарияланымдарды жоспарлауды және осы нәтижелерді соңғы 5 (бес) жыл ішінде қолдануды қоса алғанда, ғылыми жобаның және (немесе) бағдарламаның орындаушысымен бірлескен жарияланымдары болған;</w:t>
+      4) бөгде тұлғалардың зияткерлік меншік құқықтарын бұзуға немесе ғылыми-зерттеу қызметіне зиян келтіруге әкеп соғатын әрекет (әрекетсіздік) жасамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) соңғы 5 (бес) жыл ішінде ғылыми жоба және (немесе) бағдарлама орындаушысына тікелей жетекшілік жасаған, оған бағынысты болған немесе консультациялық қызметтер көрсеткен;</w:t>
+      Сарапшы төмендегідей жағдайларда нақты ғылыми жобаға және (немесе) бағдарламаға МҒТС жүргізбейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми жоба және (немесе) бағдарлама орындаушысымен некеде (ерлі-зайыптылықта) немесе жақын туысы болған;</w:t>
+      1) өтінімнің мақұлдануы немесе қабылданбауы нәтижесіне өзі жеке немесе қаржылық жағынан мүдделі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ғылыми жоба және (немесе) бағдарлама орындаушысының ата-анасының, жұбайының (зайыбының) жақын туысы болған;</w:t>
+      2) соңғы бес жылдағы тең авторлықты, өтінімді дайындау кезінде тікелей қатысуды, зерттеу нәтижелері бойынша бірлескен жарияланымдарды жоспарлауды және осы нәтижелерді соңғы 5 (бес) жыл ішінде қолдануды қоса алғанда, ғылыми жобаның және (немесе) бағдарламаның орындаушысымен бірлескен жарияланымдары болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ҰҒК мүшесі болған;</w:t>
+      3) соңғы 5 (бес) жыл ішінде ғылыми жоба және (немесе) бағдарлама орындаушысына тікелей жетекшілік жасаған, оған бағынысты болған немесе консультациялық қызметтер көрсеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сарапшы жобаның немесе бағдарламаның, диссертациялық жұмыстың ғылыми жетекшісі ретінде қатысса;</w:t>
+      4) ғылыми жоба және (немесе) бағдарлама орындаушысымен некеде (ерлі-зайыптылықта) немесе жақын туысы болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жобаның немесе бағдарламаның, сарапшының диссертациялық жұмысының ғылыми жетекшісі ретінде қатысса.</w:t>
+      5) ғылыми жоба және (немесе) бағдарлама орындаушысының ата-анасының, жұбайының (зайыбының) жақын туысы болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6) ҰҒК мүшесі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сарапшы жобаның немесе бағдарламаның, диссертациялық жұмыстың ғылыми жетекшісі ретінде қатысса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жобаның немесе бағдарламаның, сарапшының диссертациялық жұмысының ғылыми жетекшісі ретінде қатысса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген ғылыми әдепті бұзу фактілеріне жол берілмейді. Ғылыми әдепті бұзу фактілері болған кезде, оның ішінде техникалық құралдарды қолдана және мамандануы МҒТС объектілеріне сәйкес келетін тәуелсіз мамандарды тарта отырып, дәлелдер, негіздемелер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларына мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Конкурсқа қатысатын ҒҒТҚН коммерцияландыру жобаларының сараптамасына технологиялық және экономикалық (маркетингтік) сараптама кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жобалардың сараптамасын осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұйымдастырушының әрбір сарапшымен жасасқан шарты негізінде ҒҒТҚН коммерцияландыру жобаларына сараптама жүргізу үшін тартылатын қазақстандық және шетелдік сарапшылар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Кешенді сараптама өтінім 3 немесе одан да көп экономика салалары бойынша өтінімдер үшін көзделген. Жобаға кешенді сараптама жүргізу кезінде құрамында үштен тоғызға дейін сарапшысы бар (тақ санда) сараптамалық топ құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Ұйымдастырушы конкурстық құжаттамаға сәйкес өтінімдерге технологиялық және экономикалық (маркетингтік) сараптама жүргізуді Қаржыландыру қағидаларына сәйкес өтінімдердің конкурстық құжаттамаға сәйкестігін тексеру аяқталған күннен бастап күнтізбелік 45 (қырық бес) күннен кешіктірмей ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ұйымдастырушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҒҒТҚН коммерцияландыру жобаларына сараптама жүргізу үшін қазақстандық және шетелдік сарапшылардың деректер базасын қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қалыптастырылған қазақстандық және шетелдік сарапшылардың деректер базасын тұрақты негізде толықтырып отырады (жаңартады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсқа келіп түскен өтінімдердің электрондық нұсқаларының деректер банкін қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әрбір өтінім үшін экономиканың басым секторы шеңберінде ұсынылған өтінімге байланысты деректер базасынан сарапшыларды таңдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтінімдердің электрондық нұсқаларын ТС жүргізу үшін кемінде екі (қазақстандық және (немесе) шетелдік) сарапшыларға немесе кешенді сараптама жүргізу үшін сараптамалық топқа жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өтінімдердің электрондық нұсқаларын ЭМС жүргізу үшін кемінде екі қазақстандық сарапшыға немесе кешенді сараптама жүргізу үшін сараптамалық топқа жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Жоба бойынша ТС сарапшысының қорытындысы (сарапшылардың кешенді қорытындысы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Жоба бойынша ЭМС сарапшысының қорытындысы (сарапшылардың кешенді қорытындысы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Сарапшының қорытындысында әрбір бағалау өлшемшарты бойынша қазақстандық және (немесе) шетелдік сарапшы ҒҒТҚН коммерцияландыру жобасын сараптамалық бағалау жүйесі бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша балл қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Ұйымдастырушы ТС және ЭМС қорытындыларының негізінде әрбір жоба бойынша қорытынды балдары қойылған сараптаманың жиынтық қорытындылары осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырады және оларды күнтізбелік 4 (төрт) күн ішінде уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Ұйымдастырушы жобаларға жүргізілген сараптаманың жиынтық қорытындыларын алғаннан кейін күнтізбелік 3 (үш) күн ішінде сараптаманың жиынтық қорытындыларын ҒҒТҚН коммерцияландыру жобасын қаржыландыру немесе қаржыландырудан бас тарту туралы шешім қабылдау үшін ҰҒК-ге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5946,68 +5650,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік ғылыми-техникалық сараптаманың қорытындысы  _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7620,68 +7324,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гранттық және бағдарламалық-нысаналы қаржыландыруға өтінімдер іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдардың және мемлекет жүз пайыз қатысатын ғылыми ұйымдардың өтінімдері шеңберінде қаржыландырудың сұралатын сомасының негізділігін бағалау бойынша сарапшының қорытындысы ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10619,68 +10323,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гранттық қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі және атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14002,68 +13706,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16480,68 +16184,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік құпияларды құрайтын мәліметтерді қамтитын ұлттық қауіпсіздік және қорғаныс саласындағы қолданбалы ғылыми зерттеулерді жүргізуге арналған конкурстық рәсімдерден тыс бағдарламалық-нысаналы қаржыландыру шеңберіндегі өтінімге сарапшының қорытындысы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19978,68 +19682,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыруға арналған өтінім бойынша сараптамалық қорытынды __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Жеке тіркеу нөмірі және Мемлекеттік ғылыми-техникалық сараптама объектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23744,68 +23448,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми зерттеулерді бағдарламалық-нысаналы қаржыландыру шеңберіндегі аралық есеп және іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың жыл сайынғы есебі бойынша сарапшының қорытындысы ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -25059,68 +24763,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми зерттеулерді гранттық немесе бағдарламалық-нысаналы қаржыландыру шеңберіндегі қорытынды есеп, іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдар тізбесіне енгізілген мемлекеттік ғылыми ұйымдар мен мемлекет жүз пайыз қатысатын ғылыми ұйымдардың қорытынды есебі бойынша сарапшының қорытындысы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің жеке тіркеу нөмірі мен атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -27255,68 +26959,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын алуға ұсынылған жұмыс бойынша сарапшының қорытындысы _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Мемлекеттік ғылыми-техникалық сараптама объектісінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -28642,68 +28346,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын алуға ұсынылатын жұмыстарға, аралық есептерге және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобасына арналған сараптамалық бағалау жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30455,68 +30159,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "________________________" жобасы бойынша технологиялық сараптаманың сараптамалық (кешенді) қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33182,68 +32886,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "____________________________________" жобасы бойынша экономикалық (маркетингтік) сараптаманың сараптамалық (кешенді) қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36092,68 +35796,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________ жобасы бойынша сараптаманың жиынтық қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38282,55 +37986,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38656,31 +38360,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>