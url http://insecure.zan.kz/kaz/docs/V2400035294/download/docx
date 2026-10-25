--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac9a849" w14:textId="ac9a849">
+    <w:p w14:paraId="ba282e6" w14:textId="ba282e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,94 +189,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы Ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 ж. бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрықтың қосымшасына сәйкес қоса беріліп отырған "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -869,172 +971,210 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 22 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 665/НҚ Бұйрыққа</w:t>
+              <w:t>№ 665/НҚ бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 ж. бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсету </w:t>
-[...49 lines deleted...]
-        <w:t>13) тармақшасына</w:t>
+      1. Осы "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң), Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі туралы Ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет (бұдан әрі – Мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1080,662 +1220,690 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) байланыс операторы – Қазақстан Республикасының аумағында тіркелген, байланыс қызметтерін көрсететін және (немесе) байланыс желілерін пайдаланатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) виртуалды оператор – ұялы байланыс қызметтерін ұсыну үшін бір немесе бірнеше ұялы байланыс операторларының инфрақұрылымын пайдаланатын байланыс операторы.</w:t>
+      3) виртуалды оператор – ұялы байланыс қызметтерін ұсыну үшін бір немесе бірнеше ұялы байланыс операторларының инфрақұрылымын пайдаланатын байланыс операторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Ұялы байланыстың виртуалды операторына рұқсат беру тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Ұялы байланыстың виртуалды операторына рұқсат беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтініш.</w:t>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметі (бұдан әрі – Мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитетімен (бұдан әрі – Көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік қызметті алу үшін қызметті алушы www.egov.kz, www.elicense.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі - Портал) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Көрсетілетін қызметті берушіге өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне (бұдан әрі – Көрсетілетін қызметті берушінің қызметкері) орындауға береді.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      6. Көрсетілетін қызметті алушының кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне (бұдан әрі – Көрсетілетін қызметті берушінің қызметкері) орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасы еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Жеке басын куәландыратын құжаттар, көрсетілетін қызметті алушы мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде көрсетілетін қызметті берушінің қызметкері осы тармақтың үшінші бөлігінде көрсетілген мерзімдерде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанындағы өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушыға порталдың жеке кабинетіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері 3 (үш) жұмыс күні ішінде олардың біліктілік талаптарына және олардың сәйкестігін растайтын Қағидаларға </w:t>
+      7. Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері 3 (үш) жұмыс күні ішінде олардың біліктілік талаптарына және олардың сәйкестігін растайтын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес құжаттар тізбесіне сәйкестігін тексеруді жүзеге асырады. Көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келген және бас тарту үшін негіздер болмаған жағдайда көрсетілетін қызметті берушінің қызметкері Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес құжаттар тізбесіне сәйкестігін тексеруді жүзеге асырады. Көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келген және бас тарту үшін негіздер болмаған жағдайда көрсетілетін қызметті берушінің қызметкері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес рұқсат қалыптастырады. Біліктілік талаптарына сәйкес келмеген жағдайда және тізбенің 10-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> сәйкес рұқсат қалыптастырады. Біліктілік талаптарына сәйкес келмеген жағдайда және мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбенің 10-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама алдын ала, бірақ әкімшілік акт қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тыңдау туралы хабарлама әкімшілік акт қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында қалыптастырылады және көрсетілетін қызметті алушыға порталдағы жеке кабинетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      8. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Берілген рұқсаттарды тіркеу және есепке алу Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде автоматты режимде жүргізіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+      9. Берілген рұқсаттарды тіркеу және есепке алу Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінде автоматты режимде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – Шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңның 25-бабының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1769,90 +1937,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ұялы байланыстың виртуалды</w:t>
+              <w:t xml:space="preserve">"Ұялы байланыстың виртуалды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторына рұқсат беру"</w:t>
+              <w:t xml:space="preserve">операторына рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1869,109 +2037,133 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2023,122 +2215,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін </w:t>
-[...19 lines deleted...]
-          </w:p>
+Көрсетілетін қызметті </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2146,94 +2334,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Телекоммуникациялар комитеті.</w:t>
+Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитеті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2285,68 +2485,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z58" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2398,68 +2610,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2485,94 +2709,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2624,68 +2860,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2737,68 +2985,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2809,201 +3069,245 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-2) көрсетілетін қызметті беруші -Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) көрсетілетін қызметті беруші -Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында: www.gov.egov.kz/memleket/entities/mdai. "Мемлекеттік қызметтер" бөлімінде;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің интернет-ресурсында: www.gov.egov.kz/memleket/entities/mdai. "Мемлекеттік қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3014,187 +3318,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Виртуалды ұялы байланыс операторына рұқсат алу үшін: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес біліктілік талаптарына сәйкестігін растайтын құжаттар.</w:t>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидалардың 2 немесе 3-қосымшаларына сәйкес өтініш; көрсетілетін қызметті алушының осы Қағидаларға 4-қосымшаға сәйкес біліктілік талаптарына сәйкестігін растайтын құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3205,219 +3463,273 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3428,120 +3740,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.gov.egov.kz/memleket/entities/mdai. интернет-ресурста "Мемлекеттік қызметтер" бөлімінде көрсетілген.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары www.gov.egov.kz/memleket/entities/mdai. интернет-ресурста "Мемлекеттік қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рұқсаттың қолданылу мерзімі 10 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -3598,77 +3942,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ұялы байланыстың виртуалды</w:t>
+              <w:t xml:space="preserve">"Ұялы байланыстың виртуалды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторына рұқсат беру"</w:t>
+              <w:t xml:space="preserve">операторына рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3721,606 +4065,528 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z106" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат алу үшін жеке тұлғаның өтініші виртуалды ұялы байланыс операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...527 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Толтыру күні: 20__ жылғы "__" _________</w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (Көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Виртуалды оператор қызметтерін ұсынуға рұқсат беруіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  Жеке тұлғаның тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефондар ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктік шот ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қызметті немесе әрекеттерді (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үйдің/ғимараттың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарлық үй-жайдың) нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса беріледі _____ парақта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осымен расталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген барлық деректер ресми байланыстар болып табылады және оларға рұқсат беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>барлық қоса берілген құжаттар шындыққа сәйкес келеді және жарамды болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш беруші Қазақстан Республикасының дербес деректер туралы заңнамасына сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дербес деректерді жинауға және өңдеуге және рұқсат беру кезінде оларды қорғауға келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке тұлға _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні: 20__ жылғы "__" _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4356,77 +4622,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ұялы байланыстың виртуалды</w:t>
+              <w:t xml:space="preserve">"Ұялы байланыстың виртуалды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторына рұқсат беру"</w:t>
+              <w:t xml:space="preserve">операторына рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4479,698 +4745,545 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z110" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат алу үшін заңды тұлғаның өтініші виртуалды ұялы байланыс операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...619 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Толтыру күні: 20__ жылғы "__" __________</w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      (Көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бизнес-сәйкестендіру нөмірі, заңды тұлғада бизнес-сәйкестендіру нөмірі болмаған жағдайда </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызмет көрсетуге рұқсат беруіңізді сұраймын виртуалды оператор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пошта индексі, ел (шетелдік заңды тұлға үшін), облыс, қала, аудан, елді мекен, көше атауы, үйдің/ғимараттың нөмірі (стационарлық үй-жай)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефондар __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктік шот __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қызметті немесе әрекеттерді (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса беріледі _____ парақта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осымен расталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген барлық деректер ресми байланыстар болып табылады және оларға рұқсат беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>барлық қоса берілген құжаттар шындыққа сәйкес келеді және жарамды болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш беруші Қазақстан Республикасының Дербес деректер туралы заңнамасына сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дербес деректерді жинауға және өңдеуге және рұқсат беру кезінде оларды қорғауға келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5206,335 +5319,389 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ұялы байланыстың виртуалды</w:t>
+              <w:t xml:space="preserve">"Ұялы байланыстың виртуалды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторына рұқсат беру"</w:t>
+              <w:t xml:space="preserve">операторына рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ұялы байланыстың виртуалды операторына рұқсат беру" мемлекеттік қызметін алуға өтініш берушінің сәйкестігін растайтын біліктілік талаптары мен құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р\с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р\с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік талаптарына мыналар кіреді:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік талаптарына мыналар кіреді:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің біліктілік талаптарына сәйкестігін растайтын құжаттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің біліктілік талаптарына сәйкестігін растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескерту</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5622,176 +5789,220 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұялы байланыс операторымен (операторларымен) мынадай ақпаратты қамтитын шарт:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Байланыс желілерінің инфрақұрылымын пайдалану туралы келісім;</w:t>
-[...17 lines deleted...]
-2. Жедел-іздестіру, қарсы барлау іс-шараларын жүргізуді қамтамасыз ету үшін аппараттық-бағдарламалық және техникалық құралдарды (меншік құқығында не өзге де заңды негіздерде) пайдалану, Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 30 маусымдағы № 220/НҚ </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Байланыс желілерінің инфрақұрылымын пайдалану туралы келісім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Жедел-іздестіру, қарсы барлау іс-шараларын жүргізуді қамтамасыз ету үшін аппараттық-бағдарламалық және техникалық құралдарды (меншік құқығында не өзге де заңды негіздерде) пайдалану, Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 30 маусымдағы № 220/НҚ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33007 болып тіркелген) бекітілген байланыс операторларының байланыс абоненттері және (немесе) байланыс қызметтерін пайдаланушылар туралы қызметтік ақпаратты жинауды және сақтауды жүзеге асыру қағидаларына сәйкес барлық байланыс желілерінің абоненттері туралы қызметтік ақпаратты екі жыл бойы жинау және сақтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген қосылыстардың ұзақтығын өлшеу жүйесі және байланыс операторының деректерді беруді өлшеу жүйесі бар трафикті есепке алу жүйелері, тексеру туралы қолданыстағы сертификат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген қосылыстардың ұзақтығын өлшеу жүйесі және байланыс операторының деректерді беруді өлшеу жүйесі бар трафикті есепке алу жүйелері, тексеру туралы қолданыстағы сертификат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Виртуалды оператор мен негізгі оператор арасындағы өзара әрекеттесу схемасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5801,170 +6012,152 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарт</w:t>
-[...17 lines deleted...]
-Мәліметтер нысаны</w:t>
+Шарт Мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттың электрондық көшірмесі ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z133" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z134" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33339 болып тіркелген) бекітілген мемлекеттік және мемлекеттік емес ұйымдарда құжаттау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларында айқындалған тәртіппен құрылған және ЭЦҚ-мен куәландырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5998,370 +6191,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ұялы байланыстың виртуалды</w:t>
+              <w:t xml:space="preserve">"Ұялы байланыстың виртуалды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторына рұқсат беру"</w:t>
+              <w:t xml:space="preserve">операторына рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін алуға </w:t>
-[...292 lines deleted...]
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6414,325 +6314,343 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1968500" cy="2006600"/>
+            <wp:extent cx="1981200" cy="2057400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1968500" cy="2006600"/>
+                      <a:ext cx="1981200" cy="2057400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z138" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рұқсат</w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> Рұқсат Қазақстан Республикасының виртуалды ұялы байланыс операторы № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z139" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген (заңды немесе жеке тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z140" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН (ЖСН)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z141" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым үшін: (радиобайланыс түрі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z142" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданылу мерзімі: 10 жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z143" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: 20___жылғы "____"__________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z144" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы _________ тегі, аты, әкесінің аты (бар болса).</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Басшы _________ тегі, аты, әкесінің аты (ол болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштің бірегей сәйкестендіру нөмірі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініштің бірегей сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6744,68 +6662,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z148" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негізі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6817,237 +6747,281 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z151" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша ақпарат</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосымша ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z154" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданылу шарттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z155" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Виртуалды оператор біліктілік талаптарына сәйкес келмейтін ұялы байланыс операторымен (операторларымен) шарттың қолданылуы тоқтатылған жағдайда, ұялы байланыстың виртуалды операторының қызметтерін ұсынуға рұқсат тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z156" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Виртуалды оператордың біліктілік талаптарына сәйкестігі расталған жағдайда, рұқсат ұялы байланыстың базалық операторымен шартты ұзартқан кезде ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z157" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Рұқсат тараптардың өзара бастамасы бойынша немесе тараптардың бірінің бастамасы бойынша базалық және виртуалды операторлар арасындағы шартты мерзімінен бұрын бұзған кезде тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7373,31 +7347,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>