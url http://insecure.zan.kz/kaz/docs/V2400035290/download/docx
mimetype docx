--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2cbd512" w14:textId="2cbd512">
+    <w:p w14:paraId="d6f8f90" w14:textId="d6f8f90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,117 +86,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жерүсті көздерінің су ресурстарын пайдаланғаны үшін төлемақы төлеушілер және салық салу объектілері, олардың орналасқан жері, арнайы су пайдалануға берілген рұқсаттар, су пайдаланудың белгіленген лимиттері, су пайдаланудың рұқсаттары мен лимиттеріне енгізілген өзгерістер туралы, Қазақстан Республикасының су заңнамасының сақталуын тексерулер нәтижелері, Қазақстан Республикасының су заңнамасының сақталуын тексерулер нәтижелеріне шағым жасау бойынша сот шешімдері туралы, жануарлар дүниесін пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы, орманды пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы, табиғи ортадан өсімдіктердің сирек кездесетін және жойылып кету қаупi төнген түрлерін, олардың бөліктерін немесе дериваттарын алып қою туралы шешім қабылданған кезде орманды пайдаланғаны үшін төлемақы төлеушілер және салық салу объектілері туралы, ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшін төлемақы төлеушілер және салық салу объектілері туралы, өсімдік ресурстарын пайдаланғаны үшін төлемақы төлеушілер және салық салу объектілері туралы мәліметтер нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 26 наурыздағы № 404 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2024 жылғы 28 қазандағы № 717 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 28 қазанда № 35290 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы министрінің 2025 жылғы 9 қазандағы № 586 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Қаржы министрінің 09.10.2025 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Қаржы министрінің 09.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -24879,63 +24881,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25257,35 +25281,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>