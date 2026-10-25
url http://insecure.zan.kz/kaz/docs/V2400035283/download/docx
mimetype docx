--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="106f76d" w14:textId="106f76d">
+    <w:p w14:paraId="e28e80b" w14:textId="e28e80b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің м.а. 2024 жылғы 17 қазандағы № 488-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 22 қазанда № 35283 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетен қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -939,308 +1021,698 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Отандық теле-, радиоарнаны есепке қою, қайта қою, куәлігін беру" мемлекеттік қызмет көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Отандық теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Отандық теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Отандық теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Отандық теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
+      3. Көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін қамтитын ақпараттық жүйе (бұдан әрі – Портал).</w:t>
+      4. "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қағидаларға өзгерістер мен (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына және көрсетілетін қызметті берушіге бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер мен (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      5. Қағидаларға өзгерістер мен (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "цифрлық үкімет" цифрлық инфрақұрылым операторына, Бірыңғай байланыс орталығына және көрсетілетін қызметті берушіге бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер мен (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны Портал арқылы осы Қағидаларға </w:t>
+      6. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық Үкіметтің", "Е-лицензиялау" "мемлекеттік деректер базасы" веб-порталы (бұдан әрі – Портал), осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> немесе </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша алты ай ішінде трансляцияланатын және ретрансляцияланатын теле -, радиобағдарламаларды жазу және сақтау туралы өтінішті, теле -, радиоарна меншік иесінің жеке кіреберісі бар үй-жайлар мен алаңдарға немесе осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша алты ай ішінде таратылатын және ретрансляцияланатын теле -, радиобағдарламаларды жазу және сақтау туралы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оларды жалға алуға мүліктік құқықтарының болуы туралы мәліметтер нысанын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1820,51 +2292,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1913,50 +2385,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік акт қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1992,671 +2526,530 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Отандық теле-, радиоарнаны </w:t>
+              <w:t>"Отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">есепке қою, қайта есепке қою, </w:t>
+              <w:t>есепке қою, қайта есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">куәлігін беру" мемлекеттік </w:t>
+              <w:t>қою, куәлігін беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>радиоарнаны есепке қою</w:t>
+              <w:t>(отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы куәлікті беретін</w:t>
+              <w:t>есепке қою туралы куәлікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның толық атауы)</w:t>
+              <w:t>беретін органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден отандық теле-, радиоарна ________________________________ </w:t>
-[...359 lines deleted...]
-      Мөр орны (бар болған кезде) 20___ жылғы "____" ________</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден отандық теле-, радиоарна _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (теле-, радиоарнаның атауы) есепке қоюды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің атауы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (меншік иесінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық-құқықтық нысаны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің мекенжайы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тұрғылықты жері/орналасқан жері, байланыс деректері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН/ЖСН _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның тақырыптық бағыты: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншікті хабар таратудың орташа тәуліктік көлемі: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ретрансляцияланатын хабар таратудың орташа тәуліктік көлемі: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) (қолы) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерінде қамтылған заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (трансляцияланатын және ретрансляцияланатын теле-, радиобағдарламаларды жазып алу және алты ай бойы сақтау туралы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (ол болған жағдайда) 20___ жылғы "____" ________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2692,851 +3085,661 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Отандық теле-, радиоарнаны </w:t>
+              <w:t>"Отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">есепке қою қайта есепке қою, </w:t>
+              <w:t>есепке қою қайта есепке қою,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">куәлігін беру" мемлекеттік </w:t>
+              <w:t>куәлігін беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>радиоарнаны есепке қою</w:t>
+              <w:t>(отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы куәлікті беретін</w:t>
+              <w:t>есепке қою туралы куәлікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның толық атауы)</w:t>
+              <w:t>беретін органның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден ________________________________________ себебі бойынша </w:t>
-[...539 lines deleted...]
-      Мөр орны 20 __ жылғы "____" _________ (бар болған жағдайда)</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _________________________________себебі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отандық теле-, радиоарна__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (теле-, радиоарнаның атауы қайта есепке қоюды жүзеге асыруды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің атауы____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсе))_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (меншік иесінің (бар болған жағдайда) атауы және ұйымдық-құқықтық нысаны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің мекенжайы__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тұрғылықты жері/орналасқан жері, байланыс деректері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН/ЖСН____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның тақырыптық бағыты:__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншікті хабар таратудың орташа тәуліктік көлемі:___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ретрансляцияланатын хабар таратуының орташа тәуліктік көлемі: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесінің ауысуын/меншік құқықтарды беруді растайтын құжаттардың деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (меншік құқығы өтетін адамның құжатының деректері, құжатының нөмірі мен күні, ЖСН/БСН және тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық- құқықтық нысаны (меншік иесі ауысқан жағдайда толтырылады))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р/с № құжаттың деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ 20 __ жылғы "____" __________ (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) (қолы))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны 20 __ жылғы "_ " _________ (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3585,529 +3788,327 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке қою қайта есепке қою,</w:t>
+              <w:t>есепке қою қайта есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">куәлігін беру" мемлекеттік </w:t>
+              <w:t>қою, куәлігін беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(отандық теле-, радиоарнаны</w:t>
+              <w:t>есепке қою туралы куәлікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке қою туралы куәлікті</w:t>
+              <w:t>беретін органның толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беретін органның толық атауы)</w:t>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трансляцияланатын және ретрансляцияланатын теле-, радиобағдарламаларды жазып алу және алты ай бойы сақтау туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Теле-, радиоарнаның меншік иесінің атауы </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________ </w:t>
-[...53 lines deleted...]
-      Заңының 21-бабының </w:t>
+      (меншік иесінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық-құқықтық нысаны) "Масс-медиа туралы" Қазақстан Республикасы Заңының 21-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "теле-, радиоарналар өздерінің </w:t>
-[...125 lines deleted...]
-      ұйымдық-құқықтық нысаны) қолы</w:t>
+        <w:t xml:space="preserve"> сәйкес теле-, радиоарналар өздерінің эфирге шығарылған теле-, радиобағдарламаларының жазбаларын алты ай бойы сақтауға, сондай-ақ оларды өзiнiң эфирлiк жұмысының тiркеу журналында тіркеп қоюға және оны осы журналда соңғы жазба жасалған кезден бастап кемiнде бiр жыл сақтауға міндетті) (меншік иесінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық-құқықтық нысаны) қолы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қойылды және __:__ сағатта жіберілді "__" ______ 20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4174,183 +4175,131 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке қою, қайта есепке қою,</w:t>
+              <w:t>есепке қою, қайта есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>куәлігін беру" мемлекеттік</w:t>
+              <w:t>қою, куәлігін беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
-[...64 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің 15.10.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4386,431 +4335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...379 lines deleted...]
-              <w:t>тізбесі</w:t>
+Мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4843,87 +4412,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті</w:t>
+              <w:t xml:space="preserve">
+"Отандық теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4956,87 +4525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және нәтижелерді беру Портал арқылы жүзеге асырылады.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5069,87 +4638,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі – 10 (он) жұмыс күні.</w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министрлігінің Ақпарат комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5182,87 +4805,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Өтініштерді қабылдау және нәтижелерді беру www. egov. kz, www. elicense. kz. "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5295,87 +4918,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі – отандық теле-, радиоарнаны есепке қою, қайта есепке қою туралы куәлік (бұдан әрі – куәлік), куәліктің осы Қағидаларда көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап. Порталда мемлекеттік қызмет көрсету нәтижесі не мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында "жеке кабинетіне" жіберіледі.</w:t>
+Қызмет көрсету мерзімі – 10 (он)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5408,87 +5049,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (ішінара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5521,125 +5180,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұмаға дейін. Мемлекеттік қызмет көрсету мекенжайлары Министрліктің www. mam. gov. kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+Мемлекеттік қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нәтижесі – отандық теле-,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиоарнаны есепке қою, қайта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепке қою туралы куәлік (бұдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әрі – куәлік), куәліктің осы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларда көзделген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жағдайларда және негіздер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бойынша мемлекеттік қызмет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетуден бас тарту туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уәжді жауап. Порталда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нәтижесі не мемлекеттік қызметті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетуден бас тарту туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уәжді жауап көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+берушінің уәкілетті адамының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭЦҚ-сымен қол қойылған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық құжат нысанында "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5672,183 +5581,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша трансляцияланатын және ретрансляцияланатын теле-, радиобағдарламаларды жазып алу және алты ай бойы сақтау туралы; Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші порталдан алады.</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5881,235 +5694,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің бұрын сол атаумен және сол аумақта таралатын не оның атауы бұрын құрылған теле-, радиоарнаның атауымен айырғысыз дәрежеде ұқсас теле-, радиоарнаны есепке қойғаны туралы куәлікті беруі;</w:t>
-[...147 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес түскі үзіліспен дүйсенбіден бастап жұманы қоса алғанда. Өтініштер қабылданып, мемлекеттік қызметті көрсету нәтижесі сағат 9.00-ден 17.00-ге дейін беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6142,87 +5825,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+1) отандық теле-, радиоарнаны есепке қою үшін көрсетілетін қызметті алушы: көрсетілетін қызметті алушының ЭЦҚ қойылған электрондық құжат нысанындағы өтінішті (сұрау салуды), теле -, радиоарна меншік иесінің жеке кіреберісі бар үй-жайлар мен алаңдарға немесе оларды жалға алуға мүліктік құқықтарының болуы туралы мәліметтер нысанын осы Қағидаларға 5-қосымшаға сәйкес ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) отандық теле-, радиоарнаны қайта қою үшін көрсетілетін қызметті алушы порталға: көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтінішті (сұрау салуды) осы Қағидаларға 5-қосымшаға сәйкес теле-, радиоарнаның меншік иесінің кірер есігі бөлек үй-жайлар мен алаңдарға немесе оларды жалға алуға мүліктік құқықтарының болуы туралы мәліметтер нысанын ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша трансляцияланатын және ретрансляцияланатын теле-, радиобағдарламаларды жазып алу және алты ай бойы сақтау туралы; Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші порталдан алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің бұрын сол атаумен және сол аумақта таралатын не оның атауы бұрын құрылған теле-, радиоарнаның атауымен айырғысыз дәрежеде ұқсас теле-, радиоарнаны есепке қойғаны туралы куәлікті беруі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) теле -, радиоарнаны есепке қою немесе қайта есепке қою туралы өтініштің мазмұны "Масс-медиа туралы" Қазақстан Республикасы Заңының 22-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) меншік иесінің ауысуына орай теле -, радиоарнаны қайта есепке қою туралы өтініште теле-, радиоарнаға меншік құқықтарын басқа адамға беру туралы шарттың нөмірі мен күнінің көрсетілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шығарылуын бұрын сот тоқтатқан, атауы (атауының бір бөлігі) бірдей және тақырыптық бағыты дәл сондай теле-, радиоарнаны есепке қоюдың мәлімделуі немесе атауы мен тақырыптық бағытын қайталайтын теле-, радиоарнаның мәлімделуі, сондай-ақ шығарылуы сот шешімімен тоқтатылған теле-, радиоарналардың меншік иесі немесе бас редакторы (редакторы) соттың шешімі заңды күшіне енген күннен бастап 3 (үш) жыл ішінде өтініш берген жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) онда қамтылған деректердің (мәліметтердің) анық емес екендігі анықталса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ЭЦҚ-сы ол болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы цифрлық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер туралы" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6261,126 +6334,184 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Отандық теле-, радиоарнаны </w:t>
+              <w:t>"Отандық теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">есепке қою, қайта есепке қою, </w:t>
+              <w:t>есепке қою, қайта есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">куәлігін беру" мемлекеттік </w:t>
+              <w:t>қою, куәлігін беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Теле-, радиоарнаның меншік иесінің кірер есігі бөлек үй-жайлар мен алаңдарға немесе оларды жалға алуға мүліктік құқықтарының болуы туралы мәліметтер нысаны: (үй-жайлардың орналасқан жері және олардың сипаттамасы көрсетіледі) (алаң шаршы метрде, кадастрлық нөмірі, мүліктік құқықтың түрі, жалға алу шарттының деректері)</w:t>
+        <w:t xml:space="preserve"> Теле-, радиоарнаның меншік иесінің кірер есігі бөлек үй-жайлар мен алаңдарға немесе оларды жалға алуға мүліктік құқықтарының болуы туралы мәліметтер нысаны: (үй-жайлардың орналасқан жері және олардың сипаттамасы көрсетіледі) (алаң шаршы метрде, кадастрлық нөмірі, мүліктік құқықтың түрі, жалға алу шарттының деректері).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6945,214 +7076,196 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...162 lines deleted...]
-      (мөр болған жағдайда)</w:t>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) меншік иесінің атауы және ұйымдық-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқықтық нысаны) трансляцияланатын және рестрансляцияланатын теле-,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      радиобағдарламаларды таспаға басуға және алты ай бойы сақтауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпия мәліметтерді пайдалануға келісемін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ 20__ жылғы "__" _________ (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны 20__ жылғы "___" _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7311,229 +7424,497 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызмет көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік көрсетілетін қызметтің тәртібін айқындайды.</w:t>
+      1. Осы "Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік көрсетілетін қызметтің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қазақстан Республикасының аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
+      3. Көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды</w:t>
-[...19 lines deleted...]
-        <w:t>жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін қамтитын ақпараттық жүйе (бұдан әрі – Портал).</w:t>
+      4. "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қағидаларға өзгерістер мен (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына және көрсетілетін қызметті берушіге бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер мен (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      5. Қағидаларға өзгерістер мен (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "цифрлық үкімет" цифрлық инфрақұрылым операторына, Бірыңғай байланыс орталығына және көрсетілетін қызметті берушіге бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер мен (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Портал арқылы </w:t>
+      6. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет", "Е-лицензиялау "мемлекеттік деректер базасы" веб-порталы (бұдан әрі – Портал) арқылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7549,50 +7930,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8172,51 +8635,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8263,72 +8726,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік акт қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> жасалғаннан кейін жол беріледі.</w:t>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8403,115 +8908,128 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шетелдік теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке қою, қайта есепке қою,</w:t>
+              <w:t>есепке қою, қайта есепке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>куәлігін беру" мемлекеттік</w:t>
+              <w:t>қою, куәлігін беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(шетелдік теле-, радиоарнаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есепке қою туралы куәлікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8559,272 +9077,228 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беретін орган басшысының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Т.А.Ә. (бар болған жағдайда)</w:t>
+              <w:t>Т.А.Ә. (егер ол жеке басты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәландыратын құжатта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 15.10.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 563-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...161 lines deleted...]
-      Теле-, радиобағдарламалардың тілі (тілдері) ________________________________</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден шетелдік теле-, радиоарнаны есепке қоюды (қайта есепке қоюды жүзеге асыруды) сұраймын.________________________________________ (қайта есепке қоюды жүзеге асырған жағдайда, себебі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиоарнаның меншік иесінің атауы____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тұрғылықты жері, орналасқан жері, ұйымдық-құқықтық нысаны, телефоны, электрондық мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теле-, радиобағдарламалардың тілі (тілдері) _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теле-, радиоарнаның хабар тарату торы _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8870,51 +9344,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теле-, радиоарнаның бас редакторы/редакторы ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты(бар болған жағдайда))</w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теле-, радиокомпанияның заңды мекенжайы ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9052,105 +9526,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болған жағдайда) атауы)</w:t>
-[...17 lines deleted...]
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын дербес деректерді жинауға, өңдеуге мәліметтерді пайдалануға келісемін.</w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын дербес деректерді жинауға, өңдеуге мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөрдің орны "__" ______20 ___ жыл (бар болған жағдайда)</w:t>
+      Мөрдің орны "__" ______20 ___ жыл (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9199,157 +9673,170 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағында таратылатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру" мемлекеттік қызмет көрсету қағидаларына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>аумағында таратылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік теле-, радиоарнаны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке қою, қайта есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қою, куәлігін беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің 15.10.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -9385,511 +9872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...459 lines deleted...]
-              <w:t>тізбесі</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9922,87 +9949,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті</w:t>
+"Қазақстан Республикасының аумағында таралатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою, куәлігін беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10035,87 +10062,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және нәтижелерді беру Портал арқылы жүзеге асырылады.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10148,87 +10175,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі – 15 (он бес) күнтізбелік күн.</w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министрлігінің Ақпарат комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10261,87 +10342,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+ Мемлекеттік қызметтерді және олардың кіші түрлері (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Өтініштерді қабылдау және нәтижелерді беру www. egov. kz, www. elicense. kz. "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10374,87 +10455,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – Қазақстан Республикасының аумағында таралатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою туралы куәлік (бұдан әрі – куәлік) куәліктің осы Қағидаларда көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту уәжді жауап көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында "жеке кабинетіне" жолданады.</w:t>
+Қызмет көрсету мерзімі – 15 (он бес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10487,87 +10586,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (ішінара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10600,107 +10717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 17:30-ға дейін. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі. портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету мекенжайлары Министрліктің www. mam. gov. kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған</w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі – Қазақстан Республикасының аумағында таралатын шетелдік теле-, радиоарнаны есепке қою, қайта есепке қою туралы куәлік (бұдан әрі – куәлік) куәліктің осы Қағидаларда көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту уәжді жауап көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында "жеке кабинетіне" жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10733,213 +10830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының –ЭЦҚ-мен қол қойылған теле-, радиоарнаның хабар тарату торын (келесі айға) қоса бере отырып, электрондық құжат нысанындағы сұрау салу;</w:t>
-[...125 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші Порталдан алады.</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10972,233 +10943,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш уәкілетті орган белгілеген талаптарға сәйкес келмейді;</w:t>
-[...145 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+ 1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес түскі үзіліспен дүйсенбіден бастап жұманы қоса алғанда. Өтініштер қабылданып, мемлекеттік қызметті көрсету нәтижесі сағат 9.00-ден 17.00-ге дейін беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11231,87 +11074,565 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет -ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+1) көрсетілетін қызметті алушының –ЭЦҚ-мен қол қойылған теле-, радиоарнаның хабар тарату торын (келесі айға) қоса бере отырып, электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлғалар үшін – теле-, радиоарнаның меншік иесі – шетелдік жеке тұлғаның жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кәсіпкерлік қызметпен айналысу құқығын растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғалар үшін – сауда тізілімінен заңдастырылған үзінді көшірменің электрондық көшірмесі немесе құрылтайшы – шетелдік заңды тұлғаның шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, заңдастырылған басқа құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қайта есепке алу үшін: көрсетілетін қызметті алушының ЭЦҚ қойылған электрондық құжат нысанындағы сұрау салу; жеке тұлғалар үшін – теле-, радиоарнаның меншік иесі - шетелдік жеке тұлғаның жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлғалар үшін – теле-, радиоарнаның меншік иесі - шетелдік жеке тұлғаның жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кәсіпкерлік қызметпен айналысу құқығын растайтын құжаттың электрондық көшірмесі; заңды тұлғалар үшін – сауда тізілімінен заңдастырылған үзінді көшірменің электрондық көшірмесі немесе құрылтайшы – шетелдік заңды тұлғаның шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, заңдастырылған басқа құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші Порталдан алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш уәкілетті орган белгілеген талаптарға сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) шетелдік теле-, радиоарнаның материалдары Қазақстан Республикасының Конституциялық құрылысын күштеп өзгертуді, тұтастығын бұзуды, мемлекет қауіпсіздігіне нұқсан келтіруді, соғысты, экстремизмді немесе терроризмді, қатыгездік пен зорлық-зомбылықты, әлеуметтік, нәсілдік, ұлттық, діни, тектік-топтық және рулық басымдықты насихаттауды немесе үгіттеуді, ұлтаралық және конфессияаралық араздықты қоздыруға бағытталған ақпаратты, сондай-ақ порнографиялық және арнайы сексуалдық-эротикалық сипаттағы кино- және бейнеөнімдерді, сондай-ақ суицидті насихаттайтын ақпаратты қамтитын болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дінтану сараптамасының нәтижелері бойынша теріс қорытындының болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шетелдік теле-, радиоарнаның өніміне қатысты оны Қазақстан Республикасының аумағында таратуға тыйым салу туралы сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) немесе филиалды (өкілдікті) Порталда есептік тіркеу (қайта тіркеу) туралы мәліметтер жоқ болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ЭЦҚ-сы ол болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер туралы" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11524,209 +11845,497 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
+      3. Көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін қамтитын ақпараттық жүйе (бұдан әрі – Портал).</w:t>
+      4. "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      5. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "цифрлық үкімет" цифрлық инфрақұрылым операторына, Бірыңғай байланыс орталығына бекітілген күннен бастап 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Портал арқылы </w:t>
+      6. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет", "Е-лицензиялау "мемлекеттік деректер базасы" веб-порталы (бұдан әрі – Портал) арқылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11762,50 +12371,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12283,71 +12974,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12376,50 +13067,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік акт қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12468,656 +13221,522 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет- басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет- басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>куәлікті беретін органның толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы)</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет- басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>куәлікті беретін орган</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысының тегі, аты және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болған</w:t>
+              <w:t>әкесінің аты (егер ол жеке басты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда)</w:t>
+              <w:t>куәландыратын құжатта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілсе))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...39 lines deleted...]
-      баспасөз басылымын, интернет-басылымды есепке қоюды  сұраймын.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _____________________________ (мерзімді баспасөз басылымының, интернет-басылымдардың атауы, түрі) мерзімді баспасөз басылымын, интернет-басылымды есепке қоюды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                   (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
-[...53 lines deleted...]
-      БСН/ЖСН ____________  Меншік иесінің мекенжайы_____________________</w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық- құқықтық нысаны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік қатысу (шетелдік қатысу пайызын көрсету)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН/ЖСН ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесінің мекенжайы_____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тұрғылықты жері/орналасқан жері, байланыс деректері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13145,249 +13764,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мерзімді баспасөз басылымының, интернет-басылымдардың материалдары мен</w:t>
-[...35 lines deleted...]
-      _______________________________________________________</w:t>
+      Мерзімді баспасөз басылымының, интернет-басылымдардың материалдары мен хабарларының тілі (тілдері)____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болжамды шығару мерзімділігі___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Негізгі тақырыптық бағыты____________________________________</w:t>
-[...125 lines deleted...]
-      Мөр орны (бар болған жағдайда)______ (қолы) 20_ жылғы "___"_____</w:t>
+      Негізгі тақырыптық бағыты______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таралу аумағы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Редакцияның мекен жайы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас редактордың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және азаматтығы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын дербес деректерді жинауға, өңдеуге мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (ол болған жағдайда)______ (қолы) 20_ жылғы "___"_____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13436,669 +13983,411 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет- басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет -басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет -</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қою немесе қайта есепке алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы куәлікті беретін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның толық атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>куәлікті беретін органның толық</w:t>
+              <w:t>куәлікті беретін орган</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы)</w:t>
-[...64 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>басшысының тегі, аты және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Мерзімді баспасөз</w:t>
+              <w:t>әкесінің аты (егер ол</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет-</w:t>
-[...64 lines deleted...]
-              <w:t>басылымдарды есепке қою</w:t>
+              <w:t>жеке басты куәландыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе қайта есепке алу туралы</w:t>
-[...51 lines deleted...]
-              <w:t>жағдайда))</w:t>
+              <w:t>құжатта көрсетілсе))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...129 lines deleted...]
-      нысаны)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден ______________________________________өзгеруіне байланысты _____________________________________________________________ (мерзімді баспасөз басылымының, интернет-басылымдардың атауы, түрі) мерзімді баспасөз басылымын, интернет-басылымын қайта есепке алуды жүргізуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесі_________________________________________ (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) атауы және ұйымдық-құқықтық нысаны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелдік қатысу (шетелдік қатысу пайызын көрсету)________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14126,231 +14415,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің мекенжайы______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мерзімді баспасөз басылымының, интернет-басылымның атауы</w:t>
-[...71 lines deleted...]
-      Негізгі тақырыптық бағыты________________ Таралу аумағы ______________</w:t>
+      Мерзімді баспасөз басылымының, интернет-басылымның атауы________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімді баспасөз басылымының, интернет-басылымдар материалдары мен хабарламаларының тілі ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болжамды шығару мерзімділігі _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі тақырыптық бағыты________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таралу аумағы ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Редакцияның мекенжайы____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бас редактордың тегі, аты және әкесінің аты (бар болған жағдайда) және</w:t>
+      Бас редактордың тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтығы___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын дербес</w:t>
-[...35 lines deleted...]
-      болған жағдайда) ______   (қолы)   20_ жылғы "___"_____</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын дербес деректерді жинауға, өңдеуге мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (ол болған жағдайда) ______ (қолы) 20_ жылғы "___"_____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14399,131 +14670,157 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мерзімді баспасөз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басылымдарын, интернет- басылымдарды есепке қою</w:t>
+              <w:t>басылымдарын, интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басылымдарды есепке қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>немесе қайта есепке алу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 3-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің 15.10.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -14559,471 +14856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...419 lines deleted...]
-              <w:t>тізбесі</w:t>
+Мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15056,87 +14933,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Ақпарат комитеті</w:t>
+"Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15169,87 +15046,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және нәтижелерді беру Портал арқылы жүзеге асырылады.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15282,87 +15159,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі – 10 (он) жұмыс күні.</w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және ақпарат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министрлігінің Ақпарат комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15395,87 +15326,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Өтініштерді қабылдау және нәтижелерді беру www. egov. kz, www. elicense. kz. "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15508,87 +15439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу туралы куәлік (бұдан әрі – куәлік) не осы Қағидаларда көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап. Порталда мемлекеттік қызметті көрсету нәтижесі немесе мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында "жеке кабинетіне" жолданады.</w:t>
+Қызмет көрсету мерзімі – 10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15621,87 +15552,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (ішінара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15734,125 +15683,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, 13:00-ден 14:30-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұмаға дейін. Мемлекеттік қызмет көрсету мекенжайлары Министрліктің www. mam. gov. kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу туралы куәлік (бұдан әрі – куәлік) не осы Қағидаларда көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап. Порталда мемлекеттік қызметті көрсету нәтижесі немесе мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап көрсетілетін қызметті берушінің уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында "жеке кабинетіне" жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15885,163 +15796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...76 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші Порталдан алады.</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16074,363 +15909,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің бұрын сол атаумен және сол аумақта таралатын не оның атауы бұрын құрылған мерзімді баспасөз басылымының, интернет-басылымдардың атауымен айырғысыз дәрежеде ұқсас мерзімді баспасөз басылымына, интернет- басылымдарды есепке қойғаны туралы куәлікті беруі;</w:t>
-[...275 lines deleted...]
-13) егер бұқаралық ақпарат құралының меншік иесі болып табылатын заңды тұлғаның құрамында шетелдік қатысу акцияларының (жарғылық капиталға қатысу үлестерінің, пайларының) 20 пайыздан астамы болса.</w:t>
+1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес түскі үзіліспен дүйсенбіден бастап жұманы қоса алғанда. Өтініштер қабылданып, мемлекеттік қызметті көрсету нәтижесі сағат 9.00-ден 17.00-ге дейін беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16463,98 +16040,518 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+ 1) мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою үшін көрсетілетін қызметті алушы: көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы сұрау салуды (осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мерзімді баспасөз басылымын, интернет-басылымдарды қайта есепке алу үшін (меншік иесінің ауысуына не ұйымдық-құқықтық нысанының, мерзімді баспасөз басылымының, интернет-басылымдар атауының, негізгі тақырыптық бағыттылығы мен шығару мерзімділігінің, сондай-ақ тарату аумағының өзгеруіне байланысты) көрсетілетін қызметті алушы: көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы сұрау салуды (осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші Порталдан алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің бұрын сол атаумен және сол аумақта таралатын не оның атауы бұрын құрылған мерзімді баспасөз басылымының, интернет-басылымдардың атауымен айырғысыз дәрежеде ұқсас мерзімді баспасөз басылымына, интернет- басылымдарды есепке қойғаны туралы куәлікті беруі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) мерзімді баспасөз басылымын, интернет-басылымды есепке қою немесе қайта есепке алу туралы өтініштің мазмұны "Масс-медиа туралы" Қазақстан Республикасы Заңының 22-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) меншік иесінің ауысуына орай мерзімді баспасөз басылымын, интернет- басылымдарды қайта есепке алу туралы өтініште мерзімді баспасөз басылымына, интернет-басылымдарды меншік құқықтарын басқа адамға беруді растайтын шарттың нөмірі мен күнінің көрсетілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шығарылуын бұрын сот тоқтатқан атауы (атауының бір бөлігі) бірдей және тақырыптық бағыты дәл сондай мерзімді баспасөз басылымын, интернет-басылымдарды есепке қоюдың мәлімделуі немесе атауы мен тақырыптық бағытын қайталайтын мерзімді баспасөз басылымының, интернет-басылымдардың мәлімделуі, сондай-ақ шығарылуы сот шешімімен тоқтатылған мерзімді баспасөз басылымының, интернет-басылымдардың меншік иесі немесе бас редакторы (редакторы) соттың шешімі заңды күшіне енген күннен бастап үш жыл ішінде өтініш берген жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәлеметтердің) дұрыс еместігін анықтағанда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ЭЦҚ-сы ол болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www. mam. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер туралы" бөлімінде көрсетілген, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -16575,55 +16572,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16949,31 +16946,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>