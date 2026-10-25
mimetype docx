--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d17218e" w14:textId="d17218e">
+    <w:p w14:paraId="c8d6872" w14:textId="c8d6872">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1732,359 +1732,433 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмар ойынға қатысушыны сәйкестендіру цифрлық құжаттар сервисі арқылы пайдаланылатын және казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушыларына ұсынылатын жеке басын куәландыратын құжаттар негізінде жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар құмар ойынға қатысушыны сәйкестендіруді жеке тұлғаның жеке басын куәландыратын құжатта көрсетілген деректерді казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы Ойын мекемесі жұмысының, мөлшерлемелер қабылдаудың және өткізілетін құмар ойындардың қағидаларында айқындайтын құмар ойынға қатысушыны тіркеу нысанына (бұдан әрі – тіркеу нысаны) енгізу жолымен қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар құмар ойынға қатысушыны сәйкестендіруді жеке тұлғаның жеке басын куәландыратын құжатта көрсетілген деректерді казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы Ойын мекемесі жұмысының, мөлшерлемелер қабылдаудың және өткізілетін құмар ойындардың қағидаларында айқындайтын құмар ойынға қатысушыны тіркеу нысанына (бұдан әрі – тіркеу нысаны) енгізу жолымен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z163" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу нысаны құмар ойынға қатысушыны сәйкестендіру үшін толтырылатын және тиісті жеке тұлғаға ойын мекемесінде тіркелуге мүмкіндік беретін қағаз және (немесе) электрондық түріндегі файл болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z164" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаны тіркеу нысанында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      1) тегі, аты, әкесінің аты (бар болса);</w:t>
+    <w:bookmarkStart w:name="z165" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      2) азаматтық (шетелдік үшін);</w:t>
+    <w:bookmarkStart w:name="z166" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z167" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке сәйкестендіру нөмірі (Қазақстан Республикасының азаматы үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      4) шетелдіктің Қазақстан Республикасында тұруына арналған нысанда көрсетілген жеке сәйкестендіру нөмірі немесе шетелдік паспорттың нөмірі (шетелдік үшін);</w:t>
+    <w:bookmarkStart w:name="z168" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетел азаматының Қазақстан Республикасында тұруына арналған нысанда көрсетілген жеке сәйкестендіру нөмірі немесе шетелдік паспорттың нөмірі (шетел азаматы үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z169" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтығы жоқ адамның куәлігінде көрсетілген жеке сәйкестендіру нөмірі (азаматтығы жоқ адам үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z170" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) туған күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkStart w:name="z171" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызмет түрі, жұмыс орны (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z172" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ұялы байланыстың жеке абоненттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      9) жеке тұлғаға тиесілі банктік шот көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жеке тұлғаға тиесілі банктік шот көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар Заңның 15-бабының 1-тармағына сәйкес құмар ойындарға қатысуға тыйым салынған жеке тұлғаларға құмар ойындарға қатысуға рұқсат беруден бас тартады.</w:t>
+        <w:t xml:space="preserve">
+      10. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар Заңның 15-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құмар ойындарға қатысуға тыйым салынған жеке тұлғаларға құмар ойындарға қатысуға рұқсат беруден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 20.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 21.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (17.05.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2545,1348 +2619,1410 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27. Букмекерлік кеңсе немесе тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мөлшерлеме қабылдағанға дейін аккаунт ашу жолымен аппараттық-бағдарламалық кешен арқылы бәс тігуге қатысушыны тіркеуді жүзеге асырады, оның ішінде БЕЖ жүйесінде, мынадай деректерді енгізу арқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z150" w:id="79"/>
-[...15 lines deleted...]
-      1) тегі, аты, әкесінің аты (бар болса);</w:t>
+    <w:bookmarkStart w:name="z175" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z151" w:id="80"/>
-[...15 lines deleted...]
-      2) азаматтығы (шетелдік үшін);</w:t>
+    <w:bookmarkStart w:name="z176" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:bookmarkStart w:name="z177" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке сәйкестендіру нөмірі (Қазақстан Республикасының азаматы үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z153" w:id="82"/>
-[...15 lines deleted...]
-      4) шетелдіктің Қазақстан Республикасында тұруға ықтиярхаты бар нысанда көрсетілген жеке сәйкестендіру нөмірі немесе шетелдік паспорттың нөмірі (шетелдік үшін);</w:t>
+    <w:bookmarkStart w:name="z178" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетел азаматының Қазақстан Республикасында тұруға ықтиярхаты бар нысанда көрсетілген жеке сәйкестендіру нөмірі немесе шетелдік паспорттың нөмірі (шетел азаматы үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:bookmarkStart w:name="z179" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтығы жоқ адамның куәлігінде көрсетілген жеке сәйкестендіру нөмірі (азаматтығы жоқ адам үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:bookmarkStart w:name="z180" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) туған күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:bookmarkStart w:name="z181" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызмет түрі, жұмыс орны (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:bookmarkStart w:name="z182" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ұялы байланыстың жеке абоненттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z158" w:id="87"/>
+    <w:bookmarkStart w:name="z183" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жеке тұлғаға тиесілі банктік шот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z159" w:id="88"/>
+    <w:bookmarkStart w:name="z184" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) БЕЖ-дегі бірегей сәйкестендіргіш. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z160" w:id="89"/>
+    <w:bookmarkStart w:name="z185" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЕЖ-дегі бірегей сәйкестендіргіш бәс тігуге қатысушы БЕЖ-де тіркеліп, сәйкестендіруден өткеннен кейін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z161" w:id="90"/>
-[...15 lines deleted...]
-      Букмекерлік кеңсе және (немесе) тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы үшін бәс тігуге қатысушыға БЕЖ-де бір ғана бірегей сәйкестендіргіш беріледі. Бір бәс тігуге қатысушы үшін БЕЖ-дің электрондық ақша жүйесінде бір немесе бірнеше электрондық әмиян ашылады. Бұл ретте букмекерлік кеңсе және (немесе) тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мен бәс тігуге қатысушы арасындағы есеп айырысулар үшін БЕЖ-дің электрондық ақша жүйесіндегі тек бір электрондық әмиян пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Букмекерлік кеңсе және (немесе) тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы үшін бәс тігуге қатысушыға БЕЖ-де бір ғана бірегей сәйкестендіргіш беріледі. Бір бәс тігуге қатысушы үшін БЕЖ-дің электрондық ақша жүйесінде бір немесе бірнеше электрондық әмиян ашылады. Бұл ретте букмекерлік кеңсе және (немесе) тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мен бәс тігуге қатысушы арасындағы есеп айырысулар үшін БЕЖ-дің электрондық ақша жүйесіндегі тек бір электрондық әмиян пайдаланылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар бәс тігуге қатысушыны тіркеу кезінде көрсетілген бәс тігуге қатысушының ұялы байланысының абоненттік нөміріне растау коды бар мәтіндік хабарламаны жіберу арқылы бәс тігуге қатысушыны сәйкестендіруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар бәс тігуге қатысушы өз аккаунтына кірген кезде бәс тігуге қатысушыны тіркеу кезінде көрсетілген бәс тігуге қатысушының ұялы байланысының абоненттік нөміріне немесе бәс тігуге қатысушыны тіркеу кезінде көрсетілген бәс тігуге қатысушының ұялы байланысының абоненттік нөміріне байланған жедел хабар алмасу сервисі арқылы растау коды бар мәтіндік хабарламаны жіберу жолымен бәс тігуге қатысушыны сәйкестендіруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар Заңның 15-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бәс тігуге қатысуға тыйым салынған жеке тұлғаларға бәс тігуге қатысуға рұқсат беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жеке тұлғаға бәс тігуге қатысуға рұқсат бәс тігуге қатысушы жасаған мөлшерлеме, сол сияқты бәс тігу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Жеке тұлғаның бәс тігуге қатысуының шарты букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушының жеке тұлғаны бәс тігуге қатысуға рұқсат беруі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Букмекерлік кеңсе қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы нәтижесіне бәс тігілетін оқиғаны өз бетінше айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Букмекерлік кеңсе қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мөлшерлемелерді аппараттық-бағдарламалық кешен есептеген коэффициенттер негізінде және аккредиттелген спорт федерациялары өткізетін немесе халықаралық спорт ұйымдары, федерациялары, комитеттері аясында өткізілетін спорттық жарыстар шеңберінде болатын алдағы нақты оқиғаларға ғана қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы ат спорты жарыстары (атшабыстар, ат жарыстары) және (немесе) ит жарыстыру шеңберінде болатын алдағы нақты оқиғаларға мөлшерлемелер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Букмекерлік кеңсе немесе тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мөлшерлемелерді букмекерлік кеңсенің немесе тотализатордың тиісті кассасы арқылы қабылдайды және оларды есепке алу үшін БЕЖ-ге мөлшерлемелер туралы ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Букмекерлік кеңсе немесе тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы мөлшерлемелерді БЕЖ арқылы букмекерлік кеңсенің немесе тотализатордың электрондық кассасында қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="91"/>
-[...76 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушы бәс тігуді ұйымдастыру мен өткізуге арналған аппараттық-бағдарламалық кешен мен жабдық арқылы жасалған мөлшерлемелердің жалпы сомасын қабылдауды, бірыңғай есепке алуды, бәс тігуге қатысушылардың мөлшерлемелерін өңдеуді және ұтысты төлеуді жүзеге асырады және қамтамасыз етеді, сондай-ақ олар туралы ақпаратты БЕЖ-ге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 20.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (17.05.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="94"/>
-[...136 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Бәс тігуге қатысушы өз аккаунтын қолма-қол ақшамен немесе қолма-қол ақшасыз тәсілмен, оның ішінде электрондық ақшамен толықтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="100"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Бәс тігуге мөлшерлеме жасауды бәс тігуге қатысушы шотқа енгізілген ақша және (немесе) ұтыстар есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мөлшерлемелер оқиға аяқталғанға дейін жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Барлық іс-шаралар спорттық жарыстар өткізетін ұйымдардың ресми құжаттарынан, спорт федерацияларының, спорт клубтарының ресми интернет-ресурстарынан және спорттық ақпараттың басқа да ресми көздерінен алынған мәліметтер болған кезде ғана кейінге қалдырылған және (немесе) жойылған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Егер бәс тігу аяқталған оқиғаға жасалған болса, ол күшін жоюға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Бәс тігуге қатысушы бәс тіккен оқиғаның ұтыс нәтижесі бәс тігуге қатысушыға ұтыс төленуге жататын нәтиже болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Бәс тігуге қатысушыларға ұтыстарды төлеуді букмекерлік кеңсе немесе тотализатор Букмекерлік кеңсе немесе тотализатор жұмысының, мөлшерлемелер қабылдаудың және өткізілетін бәс тігудің қағидаларында көзделген мөлшерде және мерзімдерде, бірақ осы бәс тігудің нәтижелері шығарылған сәттен бастап күнтізбелік үш күннен кешіктірмей жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Тотализатордың немесе букмекерлік кеңсенің электрондық кассасында қабылданған мөлшерлемелер бойынша бәс тігуге қатысушының ұтысын алу БЕЖ-дің электрондық ақша жүйесіндегі букмекерлік кеңсенің және (немесе) тотализатордың электрондық әмиянынан мөлшерлеме жасалған бәс тігуге қатысушының БЕЖ-дің электрондық ақша жүйесіндегі электрондық әмиянына электрондық ақшаны аудару арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Букмекерлік кеңсенің немесе тотализатордың кассасында қабылданған мөлшерлемелер бойынша бәс тігуге қатысушының ұтысын қолма-қол ақшасыз тәсілмен алу бәс тігуге қатысушы тіркелген кезде көрсетілген деректемелер бойынша Қазақстан Республикасының заңнамасына қайшы келмейтін кез келген тәсілмен жүзеге асырылады. Бұл ретте ұтыстарды төлеу есебі БЕЖ-де көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...188 lines deleted...]
-      44. Тотализатордың немесе букмекерлік кеңсенің электрондық кассасында қабылданған мөлшерлемелер бойынша бәс тігуге қатысушының ұтысын алу БЕЖ-дің электрондық ақша жүйесіндегі букмекерлік кеңсенің және (немесе) тотализатордың электрондық әмиянынан мөлшерлеме жасалған бәс тігуге қатысушының БЕЖ-дің электрондық ақша жүйесіндегі электрондық әмиянына электрондық ақшаны аудару арқылы жүзеге асырылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту тәртібі, сондай-ақ құмар ойынға (немесе) бәс тігуге қатысушыны құмар ойынға (немесе) бәс тігуге қатысу бейімділігінен шектеу шаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту тәртібі, сондай-ақ құмар ойынға (немесе) бәс тігуге қатысушыны құмар ойынға (немесе) бәс тігуге қатысу бейімділігінен шектеу шаралары</w:t>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Казино, ойын автоматтары залы, букмекерлік кеңсе немесе тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар уәкілетті орган бекітетін құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертудің мәтініне, эскиздеріне сәйкес ойын мекемесінде, букмекерлік кеңсенің және тотализатордың үй-жайларында, казино мен ойын автоматтары залының кассаларында, букмекерлік кеңсенің және (немесе) тотализатордың кассалары мен электрондық кассаларында, өзінің интернет-ресурстарында (олар болған кезде) көрнекі жерге құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертуді орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z110" w:id="110"/>
-[...15 lines deleted...]
-      45. Казино, ойын автоматтары залы, букмекерлік кеңсе немесе тотализатор қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар уәкілетті орган бекітетін құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертудің мәтініне, эскиздеріне сәйкес ойын мекемесінде, букмекерлік кеңсенің және тотализатордың үй-жайларында, казино мен ойын автоматтары залының кассаларында, букмекерлік кеңсенің және (немесе) тотализатордың кассалары мен электрондық кассаларында, өзінің интернет-ресурстарында (олар болған кезде) көрнекі жерге құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертуді орналастырады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту құмар ойындарға және (немесе) бәс тігуге қатысушылар үшін туындауы мүмкін болжамды теріс салдарларды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z111" w:id="111"/>
-[...15 lines deleted...]
-      46. Құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту құмар ойындарға және (немесе) бәс тігуге қатысушылар үшін туындауы мүмкін болжамды теріс салдарларды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар құмар ойынға қатысушыны құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы ескерту мақсатында өз қызметінде мыналарды қоса алғанда жауапты ойын құралдарын қолданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z112" w:id="112"/>
-[...15 lines deleted...]
-      47. Казино, ойын автоматтары залының қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар құмар ойынға қатысушыны құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы ескерту мақсатында өз қызметінде мыналарды қоса алғанда жауапты ойын құралдарын қолданады:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құмар ойынға қатысушыны сәйкестендіру кезінде құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z113" w:id="113"/>
-[...15 lines deleted...]
-      1) құмар ойынға қатысушыны сәйкестендіру кезінде құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хабарлау жүйесі, теледидар арқылы мерзімді (бір сағаттан аспайтын аралықпен) құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы хабар тарату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z114" w:id="114"/>
-[...15 lines deleted...]
-      2) хабарлау жүйесі, теледидар арқылы мерзімді (бір сағаттан аспайтын аралықпен) құмар ойындарға қатысудың қауіп-қатерлері мен зияны туралы хабар тарату.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар бәс тігуге қатысушыны бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту мақсатында өз қызметінде мыналарды қоса алғанда жауапты ойын құралдарын қолданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z115" w:id="115"/>
-[...15 lines deleted...]
-      48. Букмекерлік кеңсе немесе тотализатордың қызметін жүзеге асыратын ойын бизнесін ұйымдастырушылар бәс тігуге қатысушыны бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескерту мақсатында өз қызметінде мыналарды қоса алғанда жауапты ойын құралдарын қолданады:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аппараттық-бағдарламалық кешен арқылы жеке тұлғаны тіркеу кезінде бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z116" w:id="116"/>
-[...15 lines deleted...]
-      1) аппараттық-бағдарламалық кешен арқылы жеке тұлғаны тіркеу кезінде бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы хабарлау;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бәс тігуге қатысушыға белгілі бір уақыт кезеңі ішінде бәс тігуге жұмсалатын уақыт пен ақша сомасын шектеуді белгілеу мүмкіндігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z117" w:id="117"/>
-[...15 lines deleted...]
-      2) бәс тігуге қатысушыға белгілі бір уақыт кезеңі ішінде бәс тігуге жұмсалатын уақыт пен ақша сомасын шектеуді белгілеу мүмкіндігін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бәс тігуге қатысушының аккаунтта болу уақыты туралы, жүзеге асырылған ставкалар саны және ұтылған ақша сомалары туралы мерзімді (бір сағаттан аспайтын аралықпен) хабарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z118" w:id="118"/>
-[...15 lines deleted...]
-      3) бәс тігуге қатысушының аккаунтта болу уақыты туралы, жүзеге асырылған ставкалар саны және ұтылған ақша сомалары туралы мерзімді (бір сағаттан аспайтын аралықпен) хабарлау;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бәс тігуге қатысушыларға мөлшерлемелер қойылған оқиғаның дамуы мен нәтижесін байқауға мүмкіндік беретін бәс тігуді ұйымдастыру және өткізу үшін пайдаланылатын теледидар, құрылғылар арқылы бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертулерді (бір сағаттан аспайтын аралықпен) трансляциялау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z119" w:id="119"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4212,31 +4348,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>