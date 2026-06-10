--- v0 (2025-11-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6e4326" w14:textId="a6e4326">
+    <w:p w14:paraId="0db407f" w14:textId="0db407f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,225 +93,269 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 8 қазандағы № 351 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 қазанда № 35237 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 8 қазандағы № 351 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 қазанда № 35237 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16165 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген меншік иесінің салынған объектіні пайдалануға дербес қабылдау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>актісінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақ мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1.______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -484,90 +528,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________ жүзеге асырды."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұйымның атауы, адамның лауазымы, тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-тармақ мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4. Құрылыс/ қолданыстағы ғимараттардағы үй-жайларды (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) нобай (нобайлық жоба)/техникалық жоба бойынша жүзеге асырылды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -668,90 +712,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________ келісілді."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   (келісім хат берген ұйымның атауы, № және күні).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-тармақ мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8. Құрылысы аяқталған объектінің/ қолданыстағы ғимараттардағы үй-жайларды (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) мемлекеттік (мемлекетаралық) нормативтік талаптарға, сәулет-жоспарлау тапсырмасына, келісілген нобайға (нобайлық жобаға)/техникалық жобаға сәйкестігін растау негізінде жеке меншік иесі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -798,68 +842,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (объектінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пайдалануға ҚАБЫЛДАУДЫ шешті."; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -874,150 +901,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1378,68 +1406,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дербес қабылдау актісіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектінің техникалық сипаттамасы (реконструкциядан кейін екі қабаттан аспайтын, қосымша жер учаскесін бөлуді (аумақтан телім беруді) талап етпейтін, екі қабаттан аспайтын жеке тұрғын үйлерді реконструкциялау; тұрғын үйлердегі (тұрғын ғимараттардағы) тұрғын және тұрғын емес үй-жайларды қосымша жер учаскесін бөлуді (аумақтан учаске беруді) талап етпейтін, тіреу конструкцияларының, инженерлік жүйелер мен коммуникациялардың қандай да бір өзгерістерімен байланысты емес реконструкциялау (қайта жоспарлау, қайта жабдықтау), өндірістік емес мақсаттағы үй-жайларды қолданыстағы ғимараттарда жүзеге асырылатын және тіреу конструкцияларын өзгертуді талап етпейтін қайта жоспарлау (қайта жабдықтау)) (жеке тұрғын үйлер, көппәтерлі тұрғын үйлер, өндірістік, сауда объектілері және басқалар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -4145,90 +4173,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің техникалық сипатына қоса берілетін құжаттар тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жоспарлар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5720,55 +5748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6094,31 +6122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>