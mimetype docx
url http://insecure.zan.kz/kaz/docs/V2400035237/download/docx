--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0db407f" w14:textId="0db407f">
+    <w:p w14:paraId="eb38a1e" w14:textId="eb38a1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 8 қазандағы № 351 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 қазанда № 35237 болып тіркелді.</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 8 қазандағы № 351 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 қазанда № 35237 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 20 наурыздағы № 123 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -5740,63 +5742,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6118,35 +6142,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>